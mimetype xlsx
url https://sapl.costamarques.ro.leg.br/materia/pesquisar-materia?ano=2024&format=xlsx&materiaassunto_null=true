--- v0 (2025-10-05)
+++ v1 (2026-05-29)
@@ -54,1434 +54,1434 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Leis</t>
   </si>
   <si>
     <t>Vagner Miranda da Silva - Prefeito Municipal - Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_n_001-2024_construcao_de_barracao_237.60396.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_n_001-2024_construcao_de_barracao_237.60396.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$: 237.603,96 (duzentos e trinta e sete mil seiscentos e três reais e noventa e seis centavos).</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_n_002-2024_transposicao_e_remanejamento_no_valor_258.69955.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_n_002-2024_transposicao_e_remanejamento_no_valor_258.69955.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a alteração qualitativa do orçamento vigente através da transposição e remanejamento de dotações conforme preceitua o art. 167, VI CF. No valor R$: 258.699,55 (duzentos e cinquenta e oito mil seiscentos e noventa e nove reais e cinquenta e cinco centavos).</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n_003-2024_devolucao_de_saldo_aqusicao_de_tubos_peads_no_valor_63.68032.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n_003-2024_devolucao_de_saldo_aqusicao_de_tubos_peads_no_valor_63.68032.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor R$: 63.680,32 (sessenta e três mil e seiscentos e oitenta reais e trinta e dois centavos).</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_n_004-2024_devolucao_de_saldo_const._do_muro_do_cras_no_valor_de_12.93601.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_n_004-2024_devolucao_de_saldo_const._do_muro_do_cras_no_valor_de_12.93601.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor R$: 12.936,01 (doze mil novecentos e trinta e seis reais e um centavo).</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_n_005-2024_pagamento_piso_salarial_da_enfermagem_no_valor_de_662.64055.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_n_005-2024_pagamento_piso_salarial_da_enfermagem_no_valor_de_662.64055.pdf</t>
   </si>
   <si>
     <t>Projecto de Lei nº 005/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências de dotações conforme preceitua o ART 167, VI CF. No valor R$: 662.640,55 (Seiscentos e sessenta e dois mil seiscentos e quarenta reais e cinquenta e cinco centavos). Pagamento do piso salarial dos profissionais da enfermagem.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n_006-2024_devolucao_de_saldo_aquisicao_de_equipamento_no_valor_de_7391.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n_006-2024_devolucao_de_saldo_aquisicao_de_equipamento_no_valor_de_7391.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor R$: 73,91 (setenta e três reais e noventa e um centavos). Devolução de Aquisição de Equipamentos Agrícolas.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_n_007-2024_aquisicao_de_22_unidades_de_motocicletas._no_valor_de_304.75133.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_n_007-2024_aquisicao_de_22_unidades_de_motocicletas._no_valor_de_304.75133.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$:304.751,33 (trezentos e quatro mil, setecentos e cinquenta e um reais e trinta e três centavos). Aquisição de 22 Unidades de motocicletas.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n_008-2024_aquisicao_de_barco_e_motor_tipo_voadeira_no_valor_de_62.06000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n_008-2024_aquisicao_de_barco_e_motor_tipo_voadeira_no_valor_de_62.06000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$:62.060,00 (sessenta e dois mil e sessenta reais). Aquisição de Barco e Motor tipo Voadeira.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_no_009-2024_aquisicao_de_equipamentos_eletricos_no_valor_de_280.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_no_009-2024_aquisicao_de_equipamentos_eletricos_no_valor_de_280.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$:280.000,00 (duzentos e oitenta mil reais). Aquisição de Equipamentos Elétricos.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_010-2024_aquisicao_de_medicamentos_no_valor_de_100.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_010-2024_aquisicao_de_medicamentos_no_valor_de_100.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$: 100.000,00 (cem mil reais). Aquisição de medicamentos.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_011-2024_aquisicao_de_veiculo_tipo_van_e_um_veiculo_de_passeio_no_valor_de_400.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_011-2024_aquisicao_de_veiculo_tipo_van_e_um_veiculo_de_passeio_no_valor_de_400.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$: 400.000,00 (quatrocentos mil reais). Aquisição de veículo tipo Van e um veículo de passeio.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_no_012-2024_aquisicao_de_veiculo_de_passeio_no_valor_de_100.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_no_012-2024_aquisicao_de_veiculo_de_passeio_no_valor_de_100.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$:100.000,00 (cem mil reais). Aquisição de veículo de passeio.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor R$: 200.000,00 (duzentos mil reais). Aquisição de veículo de tipo PICK UP.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências, com recursos vinculados ao convenio 233 FITHA/PGE -2022, de dotações conforme preceitua o art. 167, VI CF. No valor R$: 801.177,22 (oitocentos e um mil cento e setenta e sete reais e vinte e dois centavos). Recuperação de estradas vicinais.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_no_015-2024_devolucao_de_saldo_de_recuperacao_de_estradas_vicinais_no_valor_de_177.65067.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_no_015-2024_devolucao_de_saldo_de_recuperacao_de_estradas_vicinais_no_valor_de_177.65067.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor R$: 177.650,67 (cento e setenta e sete mil e seiscentos e cinquenta reais e sessenta e sete centavos). Devolução de saldo de recuperação de estradas vicinais.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_no_016-2024_devolucao_de_saldo_reforma_e_adequacao_gomes_carneiro_no_valor_de_150.48029.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_no_016-2024_devolucao_de_saldo_reforma_e_adequacao_gomes_carneiro_no_valor_de_150.48029.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 016/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências, arrecadação com recursos vinculados ao convenio 528/PGE/2022. Reforma e adequação Gomes Carneiro no valor de R$: 150.480,29 (cento e cinquenta mil quatrocentos e oitenta reais e vinte e nove centavos).</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_no_018-2024_devolucao_de_saldo_reforma_e_ampliacao_ilton_jose_martins_no_valor_de_251.03106.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_no_018-2024_devolucao_de_saldo_reforma_e_ampliacao_ilton_jose_martins_no_valor_de_251.03106.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 018/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências, arrecadação com recursos vinculados ao convenio 533/PGE/2022. Reforma e Ampliação Ilton José Martins, conforme preceitua o art. 167, VI CF. Devolução de saldo no valor R$: 251.031,06 (duzentos e cinquenta e um mil, trezentos e um reais e seis centavos).</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_de_lei_no_019-2024_devolucao_de_saldo_reforma_da_escola_aria_lucinete_no_valor_de_194.58333.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_de_lei_no_019-2024_devolucao_de_saldo_reforma_da_escola_aria_lucinete_no_valor_de_194.58333.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 019/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências, arrecadação com recursos vinculados ao convenio 226/PGE/2022. Reforma da escola Maria Lucinete, conforme preceitua o art. 167, VI CF. Devolução de saldo no valor R$: 194.583,33 (cento e noventa e quatro mil quinhentos e oitenta e três reais e trinta e três centavos).</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_lei_no_020-2024_dispoe_sobre_a_estruturacao_das_politicas_de_alfabetizacao_do_programa_assim_que_se_aprende_costa_marques..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_lei_no_020-2024_dispoe_sobre_a_estruturacao_das_politicas_de_alfabetizacao_do_programa_assim_que_se_aprende_costa_marques..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2024 de Autoria do Poder Executivo Municipal que, dispõe sobe a estruturação das políticas de alfabetização o Programa Assim se aprende Costa Marques – RO, e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, urgentíssimo, dispõe sobre a abertura de crédito adicional Especial por excesso de arrecadação e dá outras providências conforme preceitua o ART. 167, VI CF. No valor de R$: 502.503,00 (quinhentos e dois mil quinhentos e três reais). Aquisição de fertilizante orgânico mineral classe A.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, urgentíssimo, dispõe sobre a abertura de crédito adicional Especial por superávit financeiro apurado no balanço do exercício anterior no orçamento vigente e dá outras providencias, conforme preceitua o ART. 167, VI CF. No valor de R$: 503.173,03 (quinhentos e três mil cento e setenta e três reais e três centavos). Recursos do Benefícios Eventuais.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/297/pr510d1.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/297/pr510d1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, urgentíssimo, Revoga Lei nº 856 de 16 de setembro de 2019 e Institui novo Programa de Incentivo ao Esporte Amador no âmbito do Município de Costa Marques/RO, autoriza o Poder Executivo Municipal a promover a premiação das equipes e atletas participantes das competições esportivas organizadas pelo Município, e determina outras providencias.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/298/prd4221.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/298/prd4221.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 024/2024 de Autoria do Poder Executivo Municipal que, dispõe sobre o percentual máximo de consignação para fins de ativos, aposentados e/ou pensionistas do poder Executivo e Legislativo do município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/299/pr7e801.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/299/pr7e801.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 025/2024 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, dispõe sobre a abertura de crédito adicional suplementar por excesso de arrecadação por tendência de recursos vinculados e dá outras providencias. No valor de R$: 1.000.000,00 (um milhão de reais) Gestão e Coordenação Administrativa – FUNDEB.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/300/pr2dd71.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/300/pr2dd71.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 026/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação e dá outras providências, de dotações conforme preceitua o ART. 167 VI, CF. No valor de R$: 1.450.000,00 (um milhão quatrocentos e cinquenta mil reais) Incremento do PAB.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/301/pr44001.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/301/pr44001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 027/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por superávit financeiro apurado no balanço do exercício anterior no orçamento vigente e dá outras providencias. No valor de R$: 279.360,00 (duzentos e setenta e nove mil trezentos e sessenta reais). Gestão e Coordenação administrativa – Saúde.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/302/prb4f51.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/302/prb4f51.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 028/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por superávit financeiro apurado no balanço do exercício anterior no orçamento vigente e dá outras providencias. Devolução de saldo remanescente no valor de R$: 32.419,85 (trinta e dois mil quatrocentos e dezenove reais e oitenta e cinco centavos). Calçadas na avenida Senador Olavo Pires.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_029-2024_dispoe_sobre_a_abertura_de_credito_adicional_por_excesso_de_arrecadacao._no_valor_de__1.027.63434.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_029-2024_dispoe_sobre_a_abertura_de_credito_adicional_por_excesso_de_arrecadacao._no_valor_de__1.027.63434.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 029/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor de R$: 1.027.634,34 (um milhão e vinte e sete mil seiscentos e trinta e quatro reais e trinta e quatro centavos). Manutenção das atividades SEMOSP convênio FITHA/ PGE-2023.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_de_lei_no_030-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_execesso_de_arrecadacao._no_valor_800.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_de_lei_no_030-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_execesso_de_arrecadacao._no_valor_800.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação e dá outras providências, de dotações conforme preceitua o ART. 167 VI, CF. No valor de R$: 800.000,00 (Oitocentos mil reais) Incremento do PAP e MAC.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_031-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_1.027.11005.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_031-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_1.027.11005.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 031/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor de R$: 1.027.110,05 (um milhão e vinte e sete mil e vinte e sete reais e cinco centavos). Manutenção das atividades SEMOSP convênio FITHA/ PGE-2024.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_032-2024_assegura_o_direito_de_permanencia_de_edificacoes_na_faixa_nao_edificavel..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_032-2024_assegura_o_direito_de_permanencia_de_edificacoes_na_faixa_nao_edificavel..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 032/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, urgentíssima, assegura o direito de permanência de edificações na faixa não edificável contígua rodovias, no âmbito do município de Costa marques/RO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_033-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_901.21385.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_033-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_901.21385.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor de R$: 901.213,85 (Novecentos e um mil e duzentos e treze reais e oitenta e cinco centavos). Manutenção das atividades SEMOSP convênio FITHA/ PGE-2023.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_035-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_469.49900.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_035-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_469.49900.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 034/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor de R$: 475.969,63 (quatrocentos e setenta e cinco mil novecentos e sessenta e nove reais e sessenta e três centavos). Gestão e coordenação Administrativa - SEMECEL.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Projeto de Lei nº 035/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências. No valor de R$: 469.499,00 (quatrocentos e sessenta e nove mil quatrocentos e noventa e nove reais). Gestão e coordenação Administrativa - SEMECEL.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Mauro Sérgio Costa</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_de_lei_no_036-2024_denominacao_jose_narcelino_torres_do_palco_de_centro_de_atacao_culturais_da_praca_publica..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_de_lei_no_036-2024_denominacao_jose_narcelino_torres_do_palco_de_centro_de_atacao_culturais_da_praca_publica..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 036/2024 de Autoria do vereador Mauro Sergio Costa que, dispõe sobre denominação José Marcelino Torres do Palco de centro de Atração Culturais da Praça Publica localizada ao lado da CAERD bem público no município de Costa Marques.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_037-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_736.84212.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_037-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_736.84212.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 037/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providencias, conforme preceitua o ART. 167, VI CF. No valor de R$: 736.842,12 (setecentos e trinta e seis mil oitocentos e quarenta e dois reais e doze centavos) Construção das Arquibancada.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_de_lei_no_038-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_35.54660.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_de_lei_no_038-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_35.54660.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 038/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providencias. No valor de R$: 35.546,60 (trinta e cinco mil quinhentos e quarenta e seis reais e sessenta centavos) Construção de área de lazer em praça pública.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_039-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_193.69305.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_039-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_193.69305.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 039/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a abertura de crédito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providencias. No valor de R$: 193.693,05 (cento e noventa e três mil, seiscentos e noventa e três reais e cinco centavos) Devolução de recursos a Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_no_040-2024_institui_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricioanal..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_no_040-2024_institui_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricioanal..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 040/2024 de Autoria do Poder Executivo Municipal que regime de urgência urgentíssima, Institui Nacional de Segurança Alimentar e Nutricional –SISAN, sendo o Conselho Municipal de Segurança Alimentar e Nutricional – COMSEAN, A Câmara Inter setorial de Segurança Alimentar e Nutricional – CAISAN e institui a Conferência Municipal de Segurança Alimentar e Nutricional, conforme especifica.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_no_041-2024_institui_o_plano_municipal_de_saneamento_basico_destinado_a_gestao_dos_servicos_publicos_municipais_de_saneamento_basico..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_no_041-2024_institui_o_plano_municipal_de_saneamento_basico_destinado_a_gestao_dos_servicos_publicos_municipais_de_saneamento_basico..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 041/2024 de Autoria do Poder Executivo Municipal que, institui o plano Municipal de Saneamento Básico destinado à gestão dos serviços públicos municipais de saneamento básico, a saber: Abastecimento de água, esgotamento sanitário, Limpeza urbana, Manejo de Resíduos sólidos, Drenagem Urbana e manejo das águas pluviais, em todo o território do Município de Costa Marques.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_no_042-2024_devolucao_de_saldo_recapeamento_asfaltico_no_valor_8.41933.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_no_042-2024_devolucao_de_saldo_recapeamento_asfaltico_no_valor_8.41933.pdf</t>
   </si>
   <si>
     <t>Projecto de Lei nº 042/2024 de Autoria do Poder Executivo Municipal que regime de urgência, dispõe sobre abertura de credito adicional especial por superavit financeiro do exercício vigente e dá outras providências. Devolução de saldo no valor de R$: 8.419,33(oito mil quatrocentos e dezenove reais e trinta e três centavos). Recapeamento Asfáltico.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_043-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_de_300.000_mil.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_043-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_de_300.000_mil.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 043/2024 de Autoria do Poder Executivo Municipal que regime de urgência, dispõe sobre abertura de credito adicional especial por excesso de arrecadação e dá outras providências. No valor de R$: 300.000,00(Trezentos mil reais). Incremento Mac.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_044-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_86.37523mil.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_044-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_86.37523mil.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 044/2024 de Autoria do Poder Executivo Municipal que regime de urgência, dispõe sobre abertura de credito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor de R$: 86.375,23(oitenta e seis mil trezentos e setenta e cinco reais e vinte e três centavos). Manutenção das Atividades - SEMTUR.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_de_lei_no_045-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_47.17361mil.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_de_lei_no_045-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_47.17361mil.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 045/2024 de Autoria do Poder Executivo Municipal que regime de urgência, dispõe sobre abertura de credito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor de R$: 47.173,61(quarenta e sete mil e cento e setenta e três reais e sessenta e um centavos). Gestão e coordenação administrativa - SAÚDE.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_no_046-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_31.82697mil.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_no_046-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_31.82697mil.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 046/2024 de Autoria do Poder Executivo Municipal que regime de urgência, dispõe sobre abertura de credito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor de R$: 31.826,97(trinta e um mil e oitocentos e vinte seis reais e noventa e sete centavos). Gestão e coordenação administrativa - SEMESP.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_047-2024_dispoe_sobre_a_alteracao_qualitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes._no_valor_de_2.346.43821.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_047-2024_dispoe_sobre_a_alteracao_qualitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes._no_valor_de_2.346.43821.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 047/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, urgentíssimo, dispõe sobre a alteração qualitativa do orçamento vigente através da transposição e remanejamento de dotações conforme preceitua o ART. 167, VI CF. No valor de R$: 2.346.438,21(dois milhões trezentos e quarenta e seis mil quatrocentos e trinta e oito reais e vinte e um centavos). Transposição e Remanejamento.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_048-2024_dispoe_sobre_a_abertura_de_credito_adicional_._no_valor_de_3.000.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_048-2024_dispoe_sobre_a_abertura_de_credito_adicional_._no_valor_de_3.000.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 048/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, urgentíssimo, dispõe sobre a abertura de crédito adicional suplementar por excesso de arrecadação por tendência de recursos vinculados, e dá outras providencias. No valor de R$: 3.000.000,00 (três milhões de reais) . Gestão e Coordenação Administrativa - FUNDEB.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_no_049-2024_dispoe_sobre_as_diretrizes_orcamentarias_do_municipio_de_costa_marques_de_2025.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_no_049-2024_dispoe_sobre_as_diretrizes_orcamentarias_do_municipio_de_costa_marques_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 049/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre as Diretrizes Orçamentarias do Município de Costa Marques para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_050-2024_dispoe_sobre_o_orcamento_programa_do_municipio_de_costa_marques_para_o_exercicio_financeiro_de_2025.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_050-2024_dispoe_sobre_o_orcamento_programa_do_municipio_de_costa_marques_para_o_exercicio_financeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 050/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre o Orçamento Programa do Município de Costa Marques para o Exercício Financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_051-2024_dispoe_sobre_a_instituico_politicas_de_educacao_em_tempo_integral.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_051-2024_dispoe_sobre_a_instituico_politicas_de_educacao_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 051/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, urgentíssima, dispõe sobre a Instituição Politicas de educação em tempo integral na rede municipal de ensino de Costa Marques e define as diretrizes gerais e objetivos a serem alcançados.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_052-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_373.45586.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_052-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_373.45586.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 052/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre abertura de crédito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providencias de dotações conforme preceitua o ART 167, VI CF. No valor de R$: 373.455,86 (Trezentos e setenta e três mil e quatrocentos e cinquenta e cinco reais e oitenta e seis centavos). Aquisição de medicamentos e manutenção hospitalar.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_053-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_26.46257.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_053-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_26.46257.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 053/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre abertura de crédito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providencias. No valor de R$: 26.462,57 (Vinte seis mil quatrocentos e sessenta e dois reais e cinquenta e sete centavos). Aquisição de leitos hospitalar.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_054-2024_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_cedencia_de_servidres_e_ainda_a_custear_despesas.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_054-2024_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_cedencia_de_servidres_e_ainda_a_custear_despesas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 054/2024 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, autoriza o chefe do poder executivo municipal a proceder a cedência de servidores e ainda a custear as despesas integrais de gêneros alimentícios, material de limpeza, e combustível para o transporte de alunos com deficiência da Associação de Pais e Amigos dos Excepcionais –APAE, Revoga a Lei 1008/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_no_055-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_no_valor_de_4.900.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_no_055-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_no_valor_de_4.900.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 055/2024 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, dispõe sobre abertura de crédito adicional suplementar por excesso de arrecadação por tendência de recursos vinculados, e dá outras providencias. No valor de R$: 4.900.000,00 (Quatro milhões e novecentos mil reais). Apoio Administrativo – SEMFAZ.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Edinei Lourenço Da Silva</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/364/pre8a21.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/364/pre8a21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do centro de eventos do município de Costa Marques como "centro de eventos Wandh Alves de Araújo Souza e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_no_057-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.022.26741.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_no_057-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.022.26741.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial por superavit financeiro do exercício anterior no orçamento vigente e dá outras providencias. Devolução de saldo no valor de: 1.022.267,41(um milhão e vinte e dois mil duzentos e sessenta e sete reais e quarenta e um centavos).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_058-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.345.58280.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_058-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.345.58280.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial por superavit financeiro do exercício anterior no orçamento vigente e dá outras providencias. Devolução de saldo no valor de: 1.345.582,80(um milhão e trezentos e quarenta e cinco mil quinhentos e oitenta e dois e oitenta centavos).</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_no_059-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_22.85940.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_no_059-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_22.85940.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 059/2024 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre abertura de crédito adicional especial por superávit financeiro do exercício anterior no orçamento vigente e dá outras providencias. No valor de R$: 22.859,40 (vinte e dois mil e oitocentos e cinquenta e nove reais e quarenta centavos). Infraestrutura Urbana- SEMOSP.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_060-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_por_tendencia__no_valor_de_1.910.00000.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_060-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_por_tendencia__no_valor_de_1.910.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 060/2024 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, dispõe sobre abertura de crédito adicional suplementar por excesso de arrecadação por tendência de recursos vinculados e dá outras providencias. Devolução de saldo no valor de R$: 960.000,00 (novecentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projetos de Leis Complementares</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_n_001-2024_altera_a_lei_municipal_074-2019_acrescer_quatitativo_de_pessoal.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_n_001-2024_altera_a_lei_municipal_074-2019_acrescer_quatitativo_de_pessoal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001/2024 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, altera a Lei Municipal 074/2019 com a finalidade de acrescer Quantitativo de Pessoal no Quadro de vagas para Professores Nível Superior do Concurso Público Municipal realizado em 2022 para atender as necessidades da Secretaria Municipal de Educação e dá outras providencias.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projet2.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projet2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 02/2024 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, altera a nomenclatura do cargo de Assessor de Controle Interno, criado pela Lei Municipal 409/2005 e dá outras providencias.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_complementar_n_003-2024.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_complementar_n_003-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2024 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, altera as Leis Complementares Municipais nº 074/2019 e 090/2022 com a finalidade de acrescer o quantitativo de pessoal no quadro de vagas da Administração Municipal para fins de atender os diversos setores da administração municipal de Costa Marques e dá outra providencias.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Merinalda de Oliveira Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao__no_001-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao__no_001-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção da Linha Biriba, no Município de Costa Marques/RO”.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Juliane Duarte Sena Das Neves</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao__no_02-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao__no_02-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e cascalhamento da Linha 33, Km 8, zona rural neste no Município de Costa Marques/RO”.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Agemiro Disley Pimentel Da Silva</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao__no_03-2024_agemiro.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao__no_03-2024_agemiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/ADPS/2024 de autoria do Vereador Agemiro Disley Pimentel da Silva que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizado a construção de 2 (dois) quebra-molas com a máxima urgência na Avenida Sete de Setembro proximidades das Casinhas populares próximo ao quartel da PM, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao__no_04-2024_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao__no_04-2024_edinei.pdf</t>
   </si>
   <si>
     <t>Indicação de nº 004/ELS/2024 de autoria do Vereador Edinei Lourenço da Silva que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP, que seja providenciado com a máxima urgência a manutenção e o aumento da largura na ponte da Linha 52, próximo ao Sr. Manoel do Gás na zona rural, localizado no Distrito de São Domingos do Guaporé neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao__no_05-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao__no_05-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e cascalhamento da Linha 22, Km 01, que vai para o Assentamento Bom Jesus, zona rural neste no Município de Costa Marques/RO”.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao__no_06-2024_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao__no_06-2024_edinei.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/ELS/2024 de autoria do Vereador Edinei Lourenço da Silva que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento e o cascalhamento das linhas 01, 02, 03, 04, 05, 06, 07, 08, 09, 10, linhas 16, 17, 18 e na linha dos Mineiros, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao__no_07-2024_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao__no_07-2024_edinei.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/ELS/2024 de autoria do Vereador Edinei Lourenço da Silva que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento e o cascalhamento da linha 58 Sul Ramal Porto Vitória, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao__no_08-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao__no_08-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência, a manutenção com cascalhamento na rua João Lopes Bezerra próximo ao campo sintético, setor 04 neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao__no_09-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao__no_09-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência, a manutenção com cascalhamento da avenida Mamoré setor 04, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao__no_10-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao__no_10-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção dos quebra-molas da avenida Guaporé, deste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao__no_11-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao__no_11-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos da Rua T3 próximo ao Supermercado Fortaleza, deste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao__no_12-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao__no_12-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos da Avenida Forte Príncipe da Beira setor 02 deste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao__no_13-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao__no_13-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos da Avenida Chianca, deste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao__no_14-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao__no_14-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Ação Social, que seja providenciado com a máxima urgência sistema de plantão para assistente social neste município de Costa Marques.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao__no_15-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao__no_15-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos com cascalho na avenida Santa Cruz, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao__no_16-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao__no_16-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos da avenida Ana Coelho, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao__no_16-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao__no_16-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos com cascalho da avenida João Lopes Bezerra próximo ao Ginásio de Esportes, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao__no_18-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao__no_18-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos com cascalho da avenida Angelina dos Anjos, esquina com avenida Santa Cruz, setor 03, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao__no_19-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao__no_19-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e substituição de ponte de madeira por tubos PEAD e reparos com cascalho da rua Ana Coelho, bairro da Mangueira, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao__no_20-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao__no_20-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 020/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência, o cascalhamento e patrolamento no final da rua 8 de março próximo ao Bar do Martins, setor 02, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao__no_21-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao__no_21-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência, o patrolamento e cascalhamento na avenida Angelina dos Anjos com a 10 de abril setor 3, próximo à casa da Gaby, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Indicação nº 022/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a máxima urgência a manutenção e troca de lâmpada do poste de iluminação pública, localizado na avenida 07 de Abril Setor 04 em frente casa da Dona Ormezinda neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Indicação nº 023/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, ou outra que julgar mais viável, para que seja providenciado com a máxima urgência a manutenção e troca de lâmpadas queimadas da praça do campo sintético, na avenida João Lopes Bezerra Setor 04, próximo ao Ginásio, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Indicação nº 024/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, ou outra que julgar mais viável, para que seja providenciado com a máxima urgência a manutenção e troca de lâmpadas na T5 setor 04, próximo do supermercado modelo, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Indicação nº 025/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, ou outra que julgar mais viável, para que seja providenciado com a máxima urgência a troca de lâmpadas na Avenida Limoeiro esquina com a rua José Câmara, setor 3 próximo ao esquinão do açaí e na Avenida Demétrio mellas com a 7 de abril setor 2, próximo à casa do professor Sebastião, neste município de Costa Marques.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao__no_26-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao__no_26-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e reparos com cascalho e patrolamento da estrada da linha Santa Izabel, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao__no_27-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao__no_27-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção e troca de lâmpadas da avenida Assib Cury, neste município de Costa Marques RO</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao__no_28-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao__no_28-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 028/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção, patrolamento e nivelamento da avenida Antônio Psuriadakis, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_29-2024_agemiro.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_29-2024_agemiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº 0029/ADPS/2024 de autoria do Vereador Agemiro Disley Pimentel da Silva que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência, o patrolamento e cascalhamento de 800 metros na linha 11, Gleba 5, setor Conceição, neste município de Costa Marques – RO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao__no_30-2024_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao__no_30-2024_edinei.pdf</t>
   </si>
   <si>
     <t>Indicação nº 030/ELS/2024 de autoria do Vereador Edinei Lourenço da Silva que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a limpeza de trecho na lateral da linha 52 em frente da propriedade do Sr. Dinei, no Distrito de São Domingos/RO.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao__no_32-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao__no_32-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, que seja providenciado com a máxima urgência as adequações dos 02 quebra-molas conforme as regras do CONTRAN  próximo a distribuidora do cabo, situado na Avenida Demétrio mellas setor 02 e na Avenida Antônio Serafim entre a avenida Limoeiro e Santa Cruz, neste Município de Costa Marques/RO”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao__no_33-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao__no_33-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, que seja providenciado com a máxima urgência a Limpeza e recuperação da iluminação do Bosque Municipal ao lado do Hospital no setor 01, E Limpeza e rastelamento na pracinha do campo sintético na Avenida João Lopes Bezerra, neste Município de Costa Marques/RO”.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao__no_34-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao__no_34-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde, que seja providenciado com a máxima urgência a instalação de bebedouros nos dois corredores de internação do hospital, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Indicação nº 035/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, ou outra que julgar mais viável, para que seja providenciado com a máxima urgência patrolamento e cascalhamento da Rua Professora Ana Coelho, setor 03, em frente a Creche Municipal Mundo Mágico, neste município de Costa Marques/RO.”</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Indicação nº 036/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a limpeza e manutenção da linha Mourão e vicinais a direita sentido sitio do Celso e a esquerda sentido seu Anísio, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Indicação nº 037/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja disponibilizado com a máxima urgência o caminhão pipa para molhar as ruas sem pavimentação asfáltica da cidade, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Indicação nº 038/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, ou outra que julgar mais viável, que seja providenciado com a máxima urgência patrolamento e cascalhamento da Linha 20 até o Porto do Mezenga, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/354/indicacao__no_39-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/354/indicacao__no_39-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a manutenção com cascalhamento ou calçamento da frente do Pronto Socorro, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao__no_40-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao__no_40-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 040/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja disponibilizado com a máxima urgência a colocação/construção de quebra-molas na Avenida Demétrio Melas, nas proximidades da residência da senhora Najua Ibanez e na Avenida Jorge Teixeira próximo ao Salão Paroquial da Igreja Católica neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao__no_41-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao__no_41-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 041/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, ou outra que julgar mais viável, para que seja providenciado com a máxima urgência um caminhão pipa para aguar a estrada da praia do Curralinho, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao__no_42-2024_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao__no_42-2024_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, ou outra que julgar mais viável, para que seja providenciado com a máxima urgência as trocas de lâmpadas na Rua 02 de julho, Setor 03, Bairro mangueira, próximo à casa do seu Cido, neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/345/indicacao__no_43-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/345/indicacao__no_43-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indicação ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, seja disponibilizado com a máxima urgência a colocação/construção de lombadas (quebra-molas) na avenida Ana coelho, bairro da mangueira, entre o campo de grama sintético e a ponte de madeira nesta mesma avenida citada, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao__no_44-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao__no_44-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indicação ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, seja disponibilizado com a máxima urgência a instalação de iluminação pública na avenida João Lopes Bezerra, logo após a ponte de madeira que passa sobre um igarapé, no bairro da mangueira, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/352/indicacao__no_45-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/352/indicacao__no_45-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indicação ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, seja disponibilizado com a máxima urgência a colocação/construção de quebra-molas na avenida Mamoré, esquina com avenida 7 de setembro setor 5, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/355/indicacao__no_46-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/355/indicacao__no_46-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, indicação ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, seja disponibilizado com a máxima urgência a manutenção e troca de lâmpadas queimadas da praça dos navegantes localizada na Orla (beira do rio), neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/357/indicacao__no_47-2024_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/357/indicacao__no_47-2024_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, através da Secretaria Municipal de Saúde que seja disponibilizado com a máxima urgência a informatização em sistema e atualizado os cadastros dos pacientes das UBS Limoeiro e Antônio de Carvalho e Silva, neste município de Costa Marques RO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/244/requerimento_no_001-2024_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/244/requerimento_no_001-2024_edinei.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 001/ELS/2024 de autoria do Vereador Edinei Lourenço da Silva que, requer ao Poder executivo Municipal, através do Órgão Competente, que seja providenciado a liberação da avenida Airton Sena para os feirantes trabalhar todas as sextas feiras, localizada no Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Lucineia Justiniano Rodrigues Porto</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no_002-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no_002-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento, cascalhamento e saída d’água na linha 04, linha 08 irmão Silvio, linha 14 sentido dona Zeza, linha 58 sentido Davi Saraiva linha dos mineiros e linha 62 Assentamento Conceição todas no Distrito de São Domingos.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no_003-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no_003-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento e cascalhamento na linha 33, sentido dona Nadir neste Munícipio de Costa Marques.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no_004-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no_004-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento e cascalhamento e saída d’água na linha 08, linha 10 sentido Cautário e linha 33, neste Munícipio de Costa Marques.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no_005-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no_005-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento, cascalhamento da linha 18 sentido Nenzinho do café setor chacareiro, e estrada Sperandio ambas no Distrito de São Domingos, neste Munícipio de Costa Marques.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no_006-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no_006-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 006/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a recuperação da ponte da Linha 9, em frente ao Sr. Hernandes.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_no_007-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_no_007-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 007/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento e cascalhamento das seguintes vicinais: Linha 01 Amprac Associação dos produtores rurais, Linha 02 Sr. Amadeu e Sr. Joca; Linha 03 Sr. Wilson e Sr. Jussan; Linha 04 Sr. Lala e Sr. Ironildo; Linha 05 Sr. Pedrão e Sr. Ederaldo; Linha 06 Sr. Ironzão; Linha 07 Fafá e Irmão Evandro; Linha 08 Sr. Hernandes; e Linha 10 Nadir Branco.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_no_008-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_no_008-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o patrolamento e cascalhamento da Linha 62 sentido Assentamento P.A Conceição.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no_009-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no_009-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da Linha denominada Sperandio no Distrito de São Domingos.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no_010-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no_010-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/LJR/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da Linha 52 sentido Cautário.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_012-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_012-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/LJR/2024 de autoria da Vereadora Lucinéia Justiniano Rodrigues que, requer à mesa Diretora e demais pares a aprovação de Moção de Aplauso ao servidor público municipal Valquer Santiago da Silva pelo competente desempenho na atuação de motorista do poder legislativo no período de 2006 a 2024, neste Município de Costa Marques.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Requerimento nº 013/ELS/2024 de autoria do Vereador Edinei Lourenço da Silva que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, que seja providenciado com a máxima urgência a limpeza completa de todas as ruas e avenidas, localizada no Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Requerimento nº 014/MOR/2024 de autoria da Vereadora Merinalda de Oliveira Rodrigues.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Mohamed Dib Neto</t>
   </si>
   <si>
     <t>Requerimento nº 015/MDN/2024 de autoria do Vereador Mohamed Dib Neto que, requer ao Poder Executivo Municipal, através do setor competente, que com a máxima urgência comece os trabalhos com o caminhão pipa, para molhar as ruas não pavimentadas do nosso município.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Requerimento nº 016/LJR/2024 de autoria da Vereadora Lucinéia Justiniano Rodrigues que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, seja providenciado com a máxima urgência o patrolamento da Linha dos Goianos no Assentamento P.A Conceição no Distrito de São Domingos do Guaporé”.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Requerimento nº 017/LJR/2024 de autoria da Vereadora Lucinéia Justiniano Rodrigues que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, seja providenciado com a máxima urgência a recuperação de iluminação pública nos postes em frente ao hotel Catarinense, e em frente a Borracharia do Srº.Valdir, da marginal esquerda da BR 429, no Distrito de São Domingos do Guaporé”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento_no_018-2024_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento_no_018-2024_edinei.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/ELS/2024 de autoria do Vereador Edinei Lourenço da Silva que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, que seja providenciado com a máxima urgência a avaliação estrutural da ponte localizada na Linha 58, sobre a propriedade do Senhor Hélio, com o objetivo de verificar o peso máximo em toneladas que a referida ponte suporta, bem como a instalação de uma placa informativa com o limite de peso máximo permitido.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/363/requerimento_no_19-2024_mohamed.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/363/requerimento_no_19-2024_mohamed.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/MDN/2024 de autoria do Vereador Mohamed Dib Neto que, requer ao Poder Executivo Municipal, através do órgão competente que com a máxima urgência, elabore Projeto de Lei para regulamentação de Aplicativos de transportes urbanos e Inter municipais, para o município de Costa Marques.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>COEF - COMISSÃO DE ORÇAMENTO ESTATÍSTICA E FINANÇAS, Agemiro Disley Pimentel Da Silva</t>
   </si>
   <si>
     <t>Requerimento nº020/LJR/EAB/MOR/JDSN/2024 de autoria dos Vereadores (a) Lucinéia Justiniano Rodrigues, Elizeu Aparecido Biazini, Merinalda de Oliveira Rodrigues e Juliane Duarte Sena das Neves que, por meio do setor competente, que sejam providenciadas, com a máxima urgência, cópias dos comprovantes de todos os superávits aprovados, bem como a especificação dos respectivos gastos, acompanhados das fichas financeiras referentes ao período de janeiro de 2023 a dezembro de 2024.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Requerimento nº021/LJR/EAB/MOR/JDSN/2024 de autoria dos Vereadores (a) Lucinéia Justiniano Rodrigues, Elizeu Aparecido Biazini, Merinalda de Oliveira Rodrigues e Juliane Duarte Sena das Neves que, por meio do setor competente, que sejam providenciadas, com a máxima urgência, cópias das sobras devolvidas de todos os superávits e convênios aprovados, acompanhadas da especificação de onde foram aplicadas, referentes ao período de janeiro de 2023 a dezembro de 2024.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Requerimento nº02/LJR/EAB/MOR/JDSN/2024 de autoria dos Vereadores (a) Lucinéia Justiniano Rodrigues, Elizeu Aparecido Biazini, Merinalda de Oliveira Rodrigues e Juliane Duarte Sena das Neves que, por meio do setor competente, que seja providenciada, com a máxima urgência, a informação sobre a ficha financeira e a rubrica em que foram aplicadas as devoluções do Poder Legislativo, referentes ao período de 2021 a dezembro de 2024, bem como cópias dos extratos e das respectivas aplicações das despesas.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>TCE</t>
-[...2 lines deleted...]
-    <t>PRESTAÇÃO DE CONTAS</t>
+    <t>CCPE</t>
+  </si>
+  <si>
+    <t>CONTAS DO CHEFE DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal - Poder Legislati</t>
   </si>
   <si>
     <t>Prestação de Contas da Câmara Municipal de Costa Marques, referente ao exercício de 2023, Presidente Adimilson Carlos Cassol Biênio 2022/2023.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO LEGISLATIVA</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa nº 001/2024 de Autoria da Mesa Diretora que, fixa os Subsídios dos vereadores, do presidente e demais membros da mesa diretora da câmara Municipal de Costa Marques para a Legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_de_aplauso_no_001-2024_autoria_juliane_duarte.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_de_aplauso_no_001-2024_autoria_juliane_duarte.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 001/JDSN/2024 de autoria da Vereadora Juliane Duarte Sena das Neves que, apresenta a mesa Diretora a Moção de Aplausos aos Policiais Militares do 2º Pelotão da 3 º Companhia do 11º Batalhão de Policia Militar de Costa Marques/RO, aos oficiais; 2º SGT PM RE 100072792 Antônio Alessandro Galo, 1º SGT PM RE 100093980 e SD PM RE 100096483 Alexmar Fernandes.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>RV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/238/requerimento_verbal__no_001-2024_mohamed.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/238/requerimento_verbal__no_001-2024_mohamed.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder executivo Municipal, através do setor competente, que com a máxima urgência seja actualizado o piso salarial dos agentes comunitários de saúde (ACS) e dos agentes de combate a endemias (ACE), que é dois salários, para o salário mínimo de 2024 e que seja pago o retroactivo de 2023 referente ao reajuste passado.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_verbal_no_05-2024_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_verbal_no_05-2024_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento verbal de nº 005/LJRP/2024 de autoria da Vereadora Lucineia Justiniano Rodrigues que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Educação, que seja providenciado com a máxima urgência a recuperação ou aterramento e construção de uma nova fossa na Creche Antônio Bezerra Neto no Distrito de São Domingos.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>RL</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2024 de Autoria da Mesa Diretora que, fixa os subsídios do prefeito, vice-prefeito e dos secretários municipais do município de Costa Marques para a gestão de 2025 a 2028, e dá outras providências.</t>
   </si>
@@ -1821,68 +1821,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_n_001-2024_construcao_de_barracao_237.60396.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_n_002-2024_transposicao_e_remanejamento_no_valor_258.69955.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n_003-2024_devolucao_de_saldo_aqusicao_de_tubos_peads_no_valor_63.68032.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_n_004-2024_devolucao_de_saldo_const._do_muro_do_cras_no_valor_de_12.93601.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_n_005-2024_pagamento_piso_salarial_da_enfermagem_no_valor_de_662.64055.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n_006-2024_devolucao_de_saldo_aquisicao_de_equipamento_no_valor_de_7391.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_n_007-2024_aquisicao_de_22_unidades_de_motocicletas._no_valor_de_304.75133.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n_008-2024_aquisicao_de_barco_e_motor_tipo_voadeira_no_valor_de_62.06000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_no_009-2024_aquisicao_de_equipamentos_eletricos_no_valor_de_280.00000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_010-2024_aquisicao_de_medicamentos_no_valor_de_100.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_011-2024_aquisicao_de_veiculo_tipo_van_e_um_veiculo_de_passeio_no_valor_de_400.00000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_no_012-2024_aquisicao_de_veiculo_de_passeio_no_valor_de_100.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_no_015-2024_devolucao_de_saldo_de_recuperacao_de_estradas_vicinais_no_valor_de_177.65067.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_no_016-2024_devolucao_de_saldo_reforma_e_adequacao_gomes_carneiro_no_valor_de_150.48029.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_no_018-2024_devolucao_de_saldo_reforma_e_ampliacao_ilton_jose_martins_no_valor_de_251.03106.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_de_lei_no_019-2024_devolucao_de_saldo_reforma_da_escola_aria_lucinete_no_valor_de_194.58333.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_lei_no_020-2024_dispoe_sobre_a_estruturacao_das_politicas_de_alfabetizacao_do_programa_assim_que_se_aprende_costa_marques..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/297/pr510d1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/298/prd4221.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/299/pr7e801.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/300/pr2dd71.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/301/pr44001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/302/prb4f51.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_029-2024_dispoe_sobre_a_abertura_de_credito_adicional_por_excesso_de_arrecadacao._no_valor_de__1.027.63434.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_de_lei_no_030-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_execesso_de_arrecadacao._no_valor_800.00000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_031-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_1.027.11005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_032-2024_assegura_o_direito_de_permanencia_de_edificacoes_na_faixa_nao_edificavel..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_033-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_901.21385.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_035-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_469.49900.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_de_lei_no_036-2024_denominacao_jose_narcelino_torres_do_palco_de_centro_de_atacao_culturais_da_praca_publica..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_037-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_736.84212.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_de_lei_no_038-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_35.54660.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_039-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_193.69305.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_no_040-2024_institui_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricioanal..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_no_041-2024_institui_o_plano_municipal_de_saneamento_basico_destinado_a_gestao_dos_servicos_publicos_municipais_de_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_no_042-2024_devolucao_de_saldo_recapeamento_asfaltico_no_valor_8.41933.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_043-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_de_300.000_mil.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_044-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_86.37523mil.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_de_lei_no_045-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_47.17361mil.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_no_046-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_31.82697mil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_047-2024_dispoe_sobre_a_alteracao_qualitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes._no_valor_de_2.346.43821.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_048-2024_dispoe_sobre_a_abertura_de_credito_adicional_._no_valor_de_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_no_049-2024_dispoe_sobre_as_diretrizes_orcamentarias_do_municipio_de_costa_marques_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_050-2024_dispoe_sobre_o_orcamento_programa_do_municipio_de_costa_marques_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_051-2024_dispoe_sobre_a_instituico_politicas_de_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_052-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_373.45586.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_053-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_26.46257.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_054-2024_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_cedencia_de_servidres_e_ainda_a_custear_despesas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_no_055-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_no_valor_de_4.900.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/364/pre8a21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_no_057-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.022.26741.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_058-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.345.58280.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_no_059-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_22.85940.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_060-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_por_tendencia__no_valor_de_1.910.00000.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_n_001-2024_altera_a_lei_municipal_074-2019_acrescer_quatitativo_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projet2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_complementar_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao__no_001-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao__no_02-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao__no_03-2024_agemiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao__no_04-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao__no_05-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao__no_06-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao__no_07-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao__no_08-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao__no_09-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao__no_10-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao__no_11-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao__no_12-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao__no_13-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao__no_14-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao__no_15-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao__no_16-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao__no_16-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao__no_18-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao__no_19-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao__no_20-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao__no_21-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao__no_26-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao__no_27-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao__no_28-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_29-2024_agemiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao__no_30-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao__no_32-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao__no_33-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao__no_34-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/354/indicacao__no_39-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao__no_40-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao__no_41-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao__no_42-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/345/indicacao__no_43-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao__no_44-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/352/indicacao__no_45-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/355/indicacao__no_46-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/357/indicacao__no_47-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/244/requerimento_no_001-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no_002-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no_003-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no_004-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no_005-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no_006-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_no_007-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_no_008-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no_009-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no_010-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_012-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento_no_018-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/363/requerimento_no_19-2024_mohamed.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_de_aplauso_no_001-2024_autoria_juliane_duarte.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/238/requerimento_verbal__no_001-2024_mohamed.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_verbal_no_05-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/232/projeto_de_lei_n_001-2024_construcao_de_barracao_237.60396.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_n_002-2024_transposicao_e_remanejamento_no_valor_258.69955.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n_003-2024_devolucao_de_saldo_aqusicao_de_tubos_peads_no_valor_63.68032.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_n_004-2024_devolucao_de_saldo_const._do_muro_do_cras_no_valor_de_12.93601.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_n_005-2024_pagamento_piso_salarial_da_enfermagem_no_valor_de_662.64055.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_n_006-2024_devolucao_de_saldo_aquisicao_de_equipamento_no_valor_de_7391.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_n_007-2024_aquisicao_de_22_unidades_de_motocicletas._no_valor_de_304.75133.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_n_008-2024_aquisicao_de_barco_e_motor_tipo_voadeira_no_valor_de_62.06000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_no_009-2024_aquisicao_de_equipamentos_eletricos_no_valor_de_280.00000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_010-2024_aquisicao_de_medicamentos_no_valor_de_100.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_011-2024_aquisicao_de_veiculo_tipo_van_e_um_veiculo_de_passeio_no_valor_de_400.00000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_no_012-2024_aquisicao_de_veiculo_de_passeio_no_valor_de_100.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/253/projeto_de_lei_no_013-2024_aquisicao_de_veiculo_de_tipo_pick_up_no_valor_de_200.00000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/254/projeto_de_lei_no_015-2024_devolucao_de_saldo_de_recuperacao_de_estradas_vicinais_no_valor_de_177.65067.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/315/projeto_de_lei_no_016-2024_devolucao_de_saldo_reforma_e_adequacao_gomes_carneiro_no_valor_de_150.48029.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/316/projeto_de_lei_no_018-2024_devolucao_de_saldo_reforma_e_ampliacao_ilton_jose_martins_no_valor_de_251.03106.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_de_lei_no_019-2024_devolucao_de_saldo_reforma_da_escola_aria_lucinete_no_valor_de_194.58333.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_lei_no_020-2024_dispoe_sobre_a_estruturacao_das_politicas_de_alfabetizacao_do_programa_assim_que_se_aprende_costa_marques..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/297/pr510d1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/298/prd4221.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/299/pr7e801.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/300/pr2dd71.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/301/pr44001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/302/prb4f51.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_029-2024_dispoe_sobre_a_abertura_de_credito_adicional_por_excesso_de_arrecadacao._no_valor_de__1.027.63434.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_de_lei_no_030-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_execesso_de_arrecadacao._no_valor_800.00000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_031-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_1.027.11005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_032-2024_assegura_o_direito_de_permanencia_de_edificacoes_na_faixa_nao_edificavel..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_no_033-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_901.21385.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_035-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_469.49900.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_de_lei_no_036-2024_denominacao_jose_narcelino_torres_do_palco_de_centro_de_atacao_culturais_da_praca_publica..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_037-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_736.84212.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_de_lei_no_038-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_35.54660.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/331/projeto_de_lei_no_039-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_fianceiro._no_valor_193.69305.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_lei_no_040-2024_institui_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricioanal..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_de_lei_no_041-2024_institui_o_plano_municipal_de_saneamento_basico_destinado_a_gestao_dos_servicos_publicos_municipais_de_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/337/projeto_de_lei_no_042-2024_devolucao_de_saldo_recapeamento_asfaltico_no_valor_8.41933.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_043-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao._no_valor_de_300.000_mil.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_044-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_86.37523mil.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/340/projeto_de_lei_no_045-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_47.17361mil.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_no_046-2024_dispoe_sobre_a_abertura_de_credito_adicional_especial_por_superavit_financeiro._no_valor_de_31.82697mil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_047-2024_dispoe_sobre_a_alteracao_qualitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes._no_valor_de_2.346.43821.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_048-2024_dispoe_sobre_a_abertura_de_credito_adicional_._no_valor_de_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_de_lei_no_049-2024_dispoe_sobre_as_diretrizes_orcamentarias_do_municipio_de_costa_marques_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_050-2024_dispoe_sobre_o_orcamento_programa_do_municipio_de_costa_marques_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_de_lei_no_051-2024_dispoe_sobre_a_instituico_politicas_de_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_052-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_373.45586.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_053-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_26.46257.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_054-2024_autoriza_o_chefe_do_poder_executivo_municipal_a_proceder_a_cedencia_de_servidres_e_ainda_a_custear_despesas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_lei_no_055-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_no_valor_de_4.900.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/364/pre8a21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_lei_no_057-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.022.26741.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/366/projeto_de_lei_no_058-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_1.345.58280.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_lei_no_059-2024_dispoe_sobre_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_22.85940.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_lei_no_060-2024_dispoe_sobre_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_por_tendencia__no_valor_de_1.910.00000.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_n_001-2024_altera_a_lei_municipal_074-2019_acrescer_quatitativo_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projet2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_lei_complementar_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao__no_001-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao__no_02-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao__no_03-2024_agemiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao__no_04-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao__no_05-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao__no_06-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao__no_07-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao__no_08-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao__no_09-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao__no_10-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao__no_11-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao__no_12-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao__no_13-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao__no_14-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao__no_15-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao__no_16-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/275/indicacao__no_16-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao__no_18-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao__no_19-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao__no_20-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao__no_21-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao__no_26-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao__no_27-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao__no_28-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/287/indicacao_no_29-2024_agemiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao__no_30-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao__no_32-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao__no_33-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao__no_34-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/354/indicacao__no_39-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao__no_40-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao__no_41-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao__no_42-2024_meire.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/345/indicacao__no_43-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao__no_44-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/352/indicacao__no_45-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/355/indicacao__no_46-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/357/indicacao__no_47-2024_juliane.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/244/requerimento_no_001-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no_002-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no_003-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no_004-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no_005-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_no_006-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_no_007-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/270/requerimento_no_008-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/271/requerimento_no_009-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/272/requerimento_no_010-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_no_012-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento_no_018-2024_edinei.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/363/requerimento_no_19-2024_mohamed.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/319/mocao_de_aplauso_no_001-2024_autoria_juliane_duarte.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/238/requerimento_verbal__no_001-2024_mohamed.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_verbal_no_05-2024_lucineia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="84.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="224" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="223.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>