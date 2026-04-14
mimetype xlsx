--- v0 (2025-10-05)
+++ v1 (2026-04-14)
@@ -54,958 +54,958 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Leis</t>
   </si>
   <si>
     <t>Vagner Miranda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina Manoel Chianca a Praça Municipal, Localizada entre a Avenida Chianca e a Avenida Antônio Psuriadakis no Município de Costa Marques.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_002-2023_superavit_construcao_complexo_esportivo.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_002-2023_superavit_construcao_complexo_esportivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências, com Recursos vinculados ao Convênio SICONV nº 884181/2019 Construção do Complexo Esportivo DPCN Conforme Preceitua o ART. 167, IV CF. A devolução de saldo será no valor de R$: 24.255,06(Vinte e quatro mil duzentos e cinquenta reais e seis centavos).</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_n_003-2023_superavt_construcao_praca_publica.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_n_003-2023_superavt_construcao_praca_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências, com Recursos vinculados ao Convênio SICONV nº 897586/2020 Construção de Praça Publica, Conforme Preceitua o ART. 167, IV CF. A devolução de saldo será no valor de R$: 9.250,34(Nove mil duzentos e cinquenta reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_n_004-2023_superavit_reforma_de_ginasio_de_esporte.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_n_004-2023_superavit_reforma_de_ginasio_de_esporte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências, conforme preceitua o artigo 167, VI CF. O valor da transposição será de R$: 185.540,72 (Cento e oitenta e cinco mil quinhentos e quarenta reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_n_005-2023_superavit_financeiro_recursos_eventuais.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_n_005-2023_superavit_financeiro_recursos_eventuais.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor de R$: 1.065.936,06 (Um Milhão e sessenta e cinco mil novecentos e trinta e seis reais e seis centavos).</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_n_006-2023_reconhece_associacao_dos_produtores_rurais.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_n_006-2023_reconhece_associacao_dos_produtores_rurais.pdf</t>
   </si>
   <si>
     <t>Reconhece como Utilidade Pública a Associação dos Produtores Rurais de Santa Isabel.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n_007-2023_ampliacao_unidade_mista_de_saude.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n_007-2023_ampliacao_unidade_mista_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. No valor de R$: 110.190,99 (Cento e dez mil cento e noventa reais e noventa e nove centavos).</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n_008-2023_plantao_medico.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n_008-2023_plantao_medico.pdf</t>
   </si>
   <si>
     <t>Dispõe Credito Adicional Especial por Superávit Financeiro do exercício anterior, conforme preceitua o ART.167, VI CF. No valor de R$: 709.172,80 (Setecentos e nove mil cento e setenta e dois reais e oitenta centavos).</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_009-2023_subvencao_social_efa.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_009-2023_subvencao_social_efa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção social a entidade sem fins lucrativos e dá outras providências. No valor de R$: 50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_010-2023_desconto_iptu.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_010-2023_desconto_iptu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal á conceder desconto no pagamento do IPTU/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_011-2023_devolucao_saldo_aquisicao_e_instalacao_de_tubos_pead_cv_173-pge-2021.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_011-2023_devolucao_saldo_aquisicao_e_instalacao_de_tubos_pead_cv_173-pge-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. A Devolução de saldo será no valor de R$: 16.564,49 (dezesseis mil quinhentos e sessenta e quatro reais e quarenta e nove centavos).</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_012-2023_devolucao_saldo_recuperacao_de_estradas_vicinais_cv_083-pge-2021.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_012-2023_devolucao_saldo_recuperacao_de_estradas_vicinais_cv_083-pge-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. A Devolução de saldo será no valor de R$: 16.302,77 (dezesseis mil trezentos e dois reais e setenta e sete centavos).</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_013-2023_ampliacoes_de_metas_cv_181-pge-2021.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_013-2023_ampliacoes_de_metas_cv_181-pge-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. O valor da transposição será de R$: 114.689,75 (Cento e quatorze mil seiscentos e oitenta e nove reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_014-2023_declara_como_de_utilidade__publica_municipal_a_associacao_dos_chacareiros_de_costa_marques_-_achacom.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_014-2023_declara_como_de_utilidade__publica_municipal_a_associacao_dos_chacareiros_de_costa_marques_-_achacom.pdf</t>
   </si>
   <si>
     <t>“Declara como de utilidade pública municipal a Associação dos Chacareiros de Costa Marques/RO - ACHACOM”.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_no_015-2023_icms_fpm_para_aquisao_de_raio-x_pg_precatorias_amortizacao_de_compra_de_lampada_led.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_no_015-2023_icms_fpm_para_aquisao_de_raio-x_pg_precatorias_amortizacao_de_compra_de_lampada_led.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro Apurado no balanço do exercício anterior, conforme preceitua o art.167, VI CF. À importância será de R$: 1.425.000,00 (Um milhão quatrocentos e vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_no_016-2023__iluminacao_sao_domingos.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_no_016-2023__iluminacao_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial por Excesso de Arrecadação no orçamento vigente e dá outras providencias. O valor da Transposição será de R$: 1.208.792,17 (Um milhão duzentos e oito mil setecentos e noventa dois reais e dezessete centavos).</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023__calcadas_na_av_sen_olavo.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023__calcadas_na_av_sen_olavo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial por Excesso de Arrecadação no orçamento vigente e dá outras providencias. O valor da Transposição será de R$: 314.313 (trezentos e quatorze mil trezentos e treze reais e cinquenta e sete centavos).</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_018-2023__devolucao_de_saldo_recuperacao_de_estradas_vicinais.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_018-2023__devolucao_de_saldo_recuperacao_de_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providencias. O valor da Transposição será de R$: 26.956,77 (Vinte e seis mil novecentos e cinquenta e seis reais e sete centavos).</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Juliane Duarte Sena Das Neves</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf</t>
   </si>
   <si>
     <t>“Declara como de utilidade pública municipal a Colônia dos Pescadores e Agricultores Z-4 de Costa Marques/ RO”.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vagner Miranda da Silva - Prefeito Municipal - Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_020-2023_dispoe_sobre_concessao_de_subvencao_social_para_aprovale.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_020-2023_dispoe_sobre_concessao_de_subvencao_social_para_aprovale.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2023 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, “Dispõe sobre concessão de subvenção social a entidade sem fins lucrativos e dá outras providencias”. Subvenção Social no valor R$: 30.000,00 (Trinta mil reais) para APROVALE Associação dos Produtores Rurais do Vale do Guaporé.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021-2023_aquisicao_de_material_paradidatico.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021-2023_aquisicao_de_material_paradidatico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, Dispõe sobre Abertura de Credito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente e da outras providências. No valor R$: 954.716,00 (Novecentos e cinquenta e quatro mil setecentos e dezesseis reais).</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_022-2023_aquisicao_de_material_permanente_jardim_beija_flor.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_022-2023_aquisicao_de_material_permanente_jardim_beija_flor.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. Recursos vinculados ao Convênio nº 237/PGE/2022. No valor de R$: 2.371,79 (Dois mil trezentos e setenta um reais e setenta e nove centavos).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_023-2023_devolucao_saldo_troca_do_telhado_do_hospital_covenio_no_302-pge-2020.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_023-2023_devolucao_saldo_troca_do_telhado_do_hospital_covenio_no_302-pge-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. Recursos vinculados ao Convênio nº 302/PGE/2020. Devolução de saldo referente a  troca do telhado do Hospital no valor de R$: 13.218,83 (Treze mil duzentos e dezoito reais e oitenta e três centavos).</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_024-2023_abertura_de_credito_adicional_suplementar_1.06142600.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_024-2023_abertura_de_credito_adicional_suplementar_1.06142600.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 024/2023 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, Dispõe Sobre a Abertura de Credito Adicional Suplementar por excesso de Arrecadação por Tendência de Recursos Vinculados, e dá outras providências. O recurso vinculado será de R$: 1.061.426,00 (Um milhão e sessenta e um mil quatrocentos e vinte e seis reais).</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_no_025-2023_abertura_de_credito_adicional_no_valor_de_216.54954.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_no_025-2023_abertura_de_credito_adicional_no_valor_de_216.54954.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 025/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. Recursos vinculados ao Convênio nº 469/PGE/2022. Devolução de saldo no valor R$: 216.549,54(Duzentos e dezesseis mil quinhentos e quarenta e nove reais e cinquenta e quatro centavos) referente Portal da entrada da cidade de Costa Marques.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_no_026-2023_abertura_de_credito_adicional_no_valor_de_59.77967.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_no_026-2023_abertura_de_credito_adicional_no_valor_de_59.77967.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 026/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. Recursos vinculados ao Convênio nº 374/PGE/2021. Devolução de saldo no valor R$: 59.779,67 (Cinquenta e nove mil setecentos e setenta e nove reais e sessenta e sete centavos) referente Portal da entrada da cidade de Costa Marques.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal - Poder Legislati</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_027-2023.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_027-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Campo de Futebol de grama sintética E bem Público no município de Costa Marques ”. Josimar da Silva Machado.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_028-2023_credito_adicional_especial_convenio_030-pge-2022__aquisicao_e_istalacao_de_tubos_pead.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_028-2023_credito_adicional_especial_convenio_030-pge-2022__aquisicao_e_istalacao_de_tubos_pead.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 028/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. O valor da transposição será de R$:443.799,00 (Quatrocentos e quarenta e três mil setecentos e noventa e nove reais). Para aquisição e instalação de tubos PEAD.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_029-2023_remanejamento_para_recapamento_asfaltico.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_029-2023_remanejamento_para_recapamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 029/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. O valor da transposição será de R$: 112.841,56 (Cento e doze mil oitocentos e quarenta e um reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_030-2023_devolucao_saldo_implantacao_da_iluminacao_sao_domingos_cv_521-pge-2022.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_030-2023_devolucao_saldo_implantacao_da_iluminacao_sao_domingos_cv_521-pge-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a Abertura de Credito Adicional Especial por Superávit Financeiro do exercício anterior no orçamento vigente e dá outras providências. A devolução de saldo da implantação da iluminação de São Domingos será de R$: 68.554,72 (Sessenta e oito mil quinhentos e cinquenta e quatro reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_031-2023_aquisicao_de_uma_ambulancia_tipo.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_031-2023_aquisicao_de_uma_ambulancia_tipo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 031/2023 de Autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre a Abertura de Credito Adicional Especial por excesso de arrecadação no orçamento vigente e dá outras providências de dotações conforme preceitua o art. 167, VI CF. O valor da transposição será de R$: 283.817,00 (Duzentos e oitenta e três mil oitocentos e dezessete reais).</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Lucineia Justiniano Rodrigues Porto</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_032-2023_diespoe_sobre_doacao_de_bens_moveis_inseviveis.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_032-2023_diespoe_sobre_doacao_de_bens_moveis_inseviveis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 032/2023 de Autoria do Poder Legislativo Municipal que, dispõe sobre doação de bens móveis inservíveis pela Administração Pública direta e indireta, na forma que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_033-2023_dispoe_sobre_processo_de_escolha_dos_diretores_e_vice_diretores_das_intituicao_de_ensino_da_rede_publica..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_033-2023_dispoe_sobre_processo_de_escolha_dos_diretores_e_vice_diretores_das_intituicao_de_ensino_da_rede_publica..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2023 de Autoria do Poder Executivo Municipal que, dispõe sobre o Processo de Escolha dos Diretores e Vice-Diretores das Instituições de Ensino da Rede Pública Municipal do município de Costa Marques – RO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/197/pr30341.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/197/pr30341.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 034/2023 de Autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, dispõe sobre a criação do Programa Linha Produtiva voltado para agricultura familiar, revoga a Lei Municipal Nº 607/2013 e dá outras providencias.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_no_035-2023_dispoe__sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2024_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_no_035-2023_dispoe__sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2024_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº035/2022 de autoria do Poder Executivo Municipal que, dispõe sobre as Diretrizes para a elaboração da Lei Orçamentaria de 2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/203/pr63fe1.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/203/pr63fe1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer doação de área pública municipal e dá outras providencias, para a instalalção da nova delegacia da policia Civil.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_no_037-2023_dispoe_sobre_a_alteracao_qulitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes_conforme_preceitua_o_art_167_vi_cf.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_no_037-2023_dispoe_sobre_a_alteracao_qulitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes_conforme_preceitua_o_art_167_vi_cf.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº037/2023 de autoria do Poder Executivo Municipal que em regime de urgência urgentíssimo que, dispõe sobre a alteração qualitativa do orçamento vigente através da transposição de dotações conforme preceitua o art. 167, VI CF. Transposição, remanejamento e transferência de recursos de uma categoria de programação para outra ou de um órgão para outro no valor de R$: 1.072.000,00 (Um milhão e setenta e dois mil).</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_038-2023_-dispoe_sobre_a_alteracao_qualitativa_no_valor_de_9.03849.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_038-2023_-dispoe_sobre_a_alteracao_qualitativa_no_valor_de_9.03849.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº038/2023 de autoria do Poder Executivo Municipal que em regime de urgência urgentíssimo que, dispõe sobre a alteração qualitativa do orçamento vigente através da transposição de dotações conforme preceitua o art. 167, VI CF. Transposição, remanejamento e transferência de recursos de uma categoria de programação para outra ou de um órgão para outro no valor de R$: 9.038,49 (nove mil trinta e oito reais e quarenta e nove centavos).</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_39-2023_loa_2024.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_39-2023_loa_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº039/2023 de autoria do Poder Executivo Municipal que, dispõe sobre o orçamento Programa do Município de Costa Marques para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_040-2023_autoriza_o_reconhecimento_e_parcelamento_de_divida_junto_a_energisa_rondonia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_040-2023_autoriza_o_reconhecimento_e_parcelamento_de_divida_junto_a_energisa_rondonia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº040/2023 de autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, autoriza o Reconhecimento e parcelamento de Dívida Junto a Energisa Rondônia S/A e dá outras Providencias.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_041-2023_dispoe_sobre_abertura_de_credito_adicional_13.79078.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_041-2023_dispoe_sobre_abertura_de_credito_adicional_13.79078.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº041/2023 de autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre abertura de credito especial por superávit financeiro do exercício anterior no orçamento vigente no valor de R$: 13.790,78 (Treze mil setecentos e noventa reais e setenta e oito centavos). Aquisição de equipamentos agrícolas</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Projeto de Lei nº042/2023 de autoria do Poder Executivo Municipal que em regime de urgência, dispõe sobre abertura de credito especial por excesso de arrecadação no orçamento vigente e dá outras providências no valor de R$: 100.000,00 (Cem mil reais). Incremento Mac.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/229/pra8e21.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/229/pra8e21.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº043/2023 de autoria do Poder Executivo Municipal que em regime de urgência urgentíssima, dispõe sobre a abertura de credito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências de dotações conforme preceitua o ART. 16, VI CF. no valor de R$: 367.664,03 (Trezentos e sessenta e sete mil seiscentos e sessenta e quatro reais e três centavos). Pagamento do piso salarial dos profissionais da enfermagem.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_044-2023_dispoe_sobre_a_proibicao_de_queimadas_na_zona_urbana_expansao_urbana_e_rural_no_municipio_de_costa_marques_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_044-2023_dispoe_sobre_a_proibicao_de_queimadas_na_zona_urbana_expansao_urbana_e_rural_no_municipio_de_costa_marques_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 044/2023 de Autoria do Poder Executivo Municipal que, dispõe sobre a proibição de queimadas na Zona Urbana, expansão Urbana e Rural no Município de Costa Marques e dá outras Providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/230/roteiro_23o_se.extraordinaria_2023.docx</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/230/roteiro_23o_se.extraordinaria_2023.docx</t>
   </si>
   <si>
     <t>do Projeto de Lei nº045/2023 de autoria do Poder Executivo Municipal que em regime de urgência urgentíssimo, Dispõe sobre a Alteração Qualitativa do orçamento vigente através da Transposição e Remanejamento de Dotações Conforme Preceitua o ART. 167, VI CF. A transposição, Remanejamento e Transferência será no valor de R$: 821.858,68 (oitocentos e vinte e um mil oitocentos e cinquenta e oito reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projetos de Leis Complementares</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_n_001-2023_altera_artigo_e_anexos_da_lei_complementar_090-2023.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_n_001-2023_altera_artigo_e_anexos_da_lei_complementar_090-2023.pdf</t>
   </si>
   <si>
     <t>Altera Artigo e Anexos da lei Complementar nº 091/2022 que trata do Plano de Cargos, Carreiras e Salários dos servidores Públicos do Município de Costa Marques e dá outras providencias.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_n_002-2023_altera_o_piso_salarial_do_magisterio.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_n_002-2023_altera_o_piso_salarial_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera o Piso Salarial dos Profissionais do Magistério Público do Município de Costa Marques e dá outras providencias.</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo I da Lei Municipal nº 504/2010 que trata da Procuradoria Jurídica do Município de Costa Marques.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_complementar_n_004-2023_altera_os_artigos_e_anexos_da_lei_complementar__090-2022.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_complementar_n_004-2023_altera_os_artigos_e_anexos_da_lei_complementar__090-2022.pdf</t>
   </si>
   <si>
     <t>Altera Artigo e Anexos da Lei Complementar 090/2022 que trata do Plano de Cargos, Carreiras e Salários dos Servidores Públicos do Município de Costa Marques e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_complementar_n_005-2023_criacao_de_cargos_comissionados.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_complementar_n_005-2023_criacao_de_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração salarial (redução) e criação de Cargos Comissionados na estrutura administrativa do Município de Costa Marques, alterando as Leis Municipais 068/2019, 671/2014, 491/2009, 485/2009, Lei Complementar nº 035/2013 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_complementar_n_006-2023_intervalo_escolar.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_complementar_n_006-2023_intervalo_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Emenda Modificativa dos (incisos) § 2.º § 3.º § 4.º e § 5.º do Artigo 33 da lei Municipal nº 500 de 31 de dezembro de 2009.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_n_007-2023_itbi-transmissao_de_bens_e_imoveis.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_n_007-2023_itbi-transmissao_de_bens_e_imoveis.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal 010/2005 com a finalidade de isentar a Transmissão de Bens e Imóveis – ITBI, aos agricultores do Município de Costa Marques, beneficiados pelo Programa Federal Terra Brasil e dá outras providencias.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_complementar_n_008-2023_devolvido_acrescer_vaga_de_cadastro_de_reserva.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_complementar_n_008-2023_devolvido_acrescer_vaga_de_cadastro_de_reserva.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal 090/2022 com a finalidade de acrescer quantitativo de pessoal no quadro de vagas da Administração Municipal e abre novas vagas no cadastro Reserva do Concurso Público Municipal realizado em 2022 para a contratação de profissionais para atender os setores de Saúde, Educação, Assistência Social e Administrativo do Município de Costa Marques e dá outras providencias.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_complementar_n_009-2023_procedimento_seletivo_e_concurso.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_complementar_n_009-2023_procedimento_seletivo_e_concurso.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Procedimento Seletivo e Concurso Público para atender os Setores de Saúde, Educação, Assistência Social e Administrativo do Município de Costa Marques e dá outras providencias.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/208/pr714c1.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/208/pr714c1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº010/2023 de autoria do Poder Executivo Municipal que, dá nova redação a Artigos da Lei Complementar 090/2022 e, altera os vencimentos dos Agentes de Saúde (PACS) e Endemias (Lei complementar 098-2022, e da Lei Complementar 100-2023) e dá outras providencias.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/207/prbf701.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/207/prbf701.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assitência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal nº 14.343, de 04 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Tecnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, e dá outras providencias.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_complementar_n_012-2023_acresce_cargo_de_radiologia_e_plantoes_extras.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_complementar_n_012-2023_acresce_cargo_de_radiologia_e_plantoes_extras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº012/2023 de autoria do Poder Executivo Municipal que em regime de urgência urgentíssimo que, acresce o cargo de Técnico em Radiologia para o pagamento de plantões extra a profissionais efetivos e não efetivos para desempenho de atividade nas unidades de Atendimento de Saúde do Município de Costa Marques.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_complementar_n_013-2023_inatitui_o_fundo_municipal_da_pessoa_idosa_do_municipio_de_costa_marques..pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_complementar_n_013-2023_inatitui_o_fundo_municipal_da_pessoa_idosa_do_municipio_de_costa_marques..pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal da Pessoa Idosa do Município de Costa Marques.</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao__no_001-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao__no_001-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP que seja construído quebra-molas e a realização de reparos no asfalto, pois o mesmo se encontra com buracos, localizado na Avenida Mamoré esquina com Avenida Massud Jorge neste Município de Costa Marques/RO.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao__no_002-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao__no_002-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP que seja feita uma faixa de pedestre com a máxima urgência na Avenida Limoeiro em frente á Escola Municipal Nossa Senhora Aparecida, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>Merinalda de Oliveira Rodrigues, Elizeu Aparecido Biazini</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao__no_001-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao__no_001-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde que, seja providenciado com a máxima urgência um posto de coleta para tratar de doenças tropicais em especial, malária e Leishmaniose na comunidade Canindé Cautário onde abrange todos os ribeirinhos deste setor, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>Merinalda de Oliveira Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao__no_002-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao__no_002-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde que, seja feito a implantação do atendimento por telemedicina para casos em que essa modalidade se fizer viável a fim de facilitar o acesso dos cidadãos á assistência á saúde.</t>
   </si>
   <si>
     <t>Edinei Lourenço Da Silva</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_edinei_lourenco_no_003-2023.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_edinei_lourenco_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP, que seja feito com a máxima urgência o Patrolamento das linhas dos Mineiros até a Divisa da Reserva, na Linha 01, Travessão do Sr. Amadeu Linhas 02, 03, 04, 05, 06, 07, 08,09 e Linha 10 no Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>ADIMILSON CARLOS CASSOL</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal de Educação – SEMEC, que seja providenciado a melhoria na acessibilidade as salas de aulas e outros locais de uso contínuo de alunos com necessidades especiais na Escola Maria Luzinete da BR 429 do Km 15 neste Município.</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal de Educação – SEMEC, que seja providenciado a instalação de Barras de proteção nos corredores que dão acesso as salas de aulas na Escola Maria Luzinete da Br 429 do Km 15 neste Município.</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado o patrolamento de estradas vicinais do Assentamento Bom Jesus, Linha 23, Linha Santa Izabel, Linha 02 do Km 2,  Linha Macaco Preto, Linha 21G, Linha 10, Travessão Luiz Sanches, Linha Pastora Benedita, Ramal Acesso a 21 A, Ramal Zé Dias, Linha 15, Travessão da Linha 12 com a Linha 11, Linha 1, Linha 10 e linha 28 neste Município._x000D_
 .</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretária Municipal de Educação, que seja providenciado a instalação de câmaras de monitoramento, implantação de portas giratórias de empresa especializada em segurança armada para atender as escolas municipais neste município.</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP que, seja providenciada a construção ou instalação de tubos PEAD e retirada da curva na ponte próximo a propriedade do senhor Quitute na linha do Macaco Preto neste município.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao__no_004-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao__no_004-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP que, seja realizado com a máxima urgência o cascalhamento na BR429 KM 2 da linha José Dias neste município de Costa Marques.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao__no_005-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao__no_005-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP que, seja realizado com a máxima urgência o cascalhamento na da rua D. Xavier Reis Nº 2624, Bairro nossa Senhora Aparecida neste município de Costa Marques.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao__no_006-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao__no_006-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal através da Secretária Municipal de Saúde que, seja providenciado com a máxima urgência uma cobertura para a Farmácia da Unidade Mista de saúde neste Município Costa Marques.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao__no_004-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao__no_004-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP que, seja providenciada com a máxima urgência as substituições das lâmpadas queimadas da Avenida João Suriadaks setor 01 próximo ao IDAROM e a casa da dona Beth, e na Avenida Cabixi setor 02 próximo ao bar do Martinho neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao__no_005-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao__no_005-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP que, seja providenciada com a máxima urgência os serviços de cascalhamento ou o meio que julgar mais viável na Avenida João Lopes Bezerra próximo ao Ginásio de Esportes neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao__no_006-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao__no_006-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, ou outra que julgar mais viável que seja providenciado com a máxima urgência a troca dos aparelhos de academia ao ar livre no Bosque próximo ao Hospital no setor 01  neste Município de Costa Marques.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao__no_007-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao__no_007-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, ou outra que julgar mais viável que seja providenciado instalação de uma academia ao ar livre na praça do campo sintético, localizado na Avenida João Lopes Bezerra setor 04 e outra na praça do campo sintético Bairro da Mangueira, neste Município de Costa Marques.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao__no_001-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao__no_001-2023_edinei.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP que seja feito com a máxima urgência o levantamento do aterro e providenciar três pontos com Tubos PEAD, na linha 58 Sul Ramal Porto Vitória, após a ponte do sitio do Sr. Hélio no Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/69/indicacao__no_002-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/69/indicacao__no_002-2023_edinei.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP que seja feito com a máxima urgência a ampliação da Ponte, localizada na Linha 33 em Frente á fazenda do Sr. João no Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao__no_001-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao__no_001-2023_edinei.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao__no_002-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao__no_002-2023_edinei.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao__no_032-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao__no_032-2023_edinei.pdf</t>
   </si>
   <si>
     <t>- Apresentação da Indicação de nº032/ELS/2023 de autoria do Vereador Edinei Lourenço da Silva que, Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP, que seja feito com a máxima urgência a substituição dos aparelhos no parque de diversão da pracinha ao lado da UBS – Postinho de Saúde do Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao__no_033-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao__no_033-2023_edinei.pdf</t>
   </si>
   <si>
     <t>- Apresentação da Indicação de nº033/ELS/2023 de autoria do Vereador Edinei Lourenço da Silva que, Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP, que seja feito com a máxima urgência a limpeza nas avenidas asfaltadas, devido ter muita terra e sujeiras acumuladas no período de chuva trazendo desconforto aos comerciantes neste Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao__no_034-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao__no_034-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, ou outra que julgar mais viável que seja providenciado a compra de MUNCK para ser usado em manutenção e troca de lâmpadas neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao__no_035-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao__no_035-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Administração que seja viabilizado leilão através de projeto remetido a esta casa de leis a venda de veículos leves e pesados sucata e alumínio que não estejam em condições de uso e manutenção neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao__no_036-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao__no_036-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja remetido o plano de trabalho da Linha Biriba e Mourão ao Departamento de Estrada e Rodagem-DER deste Estado de Rondônia.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao__no_037-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao__no_037-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciada com a máxima urgência a construção de Quebra-molas nas Avenidas João Lopes Bezerra e 07 de Abril do setor 04, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Indicação nº 038/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, Indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciada com a máxima urgência a limpeza e recuperação da iluminação do Bosque Municipal ao lado do Hospital, no setor 01 neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Indicação nº 039/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, Indica ao Poder executivo Municipal, através do setor competente, o projeto de Lei que dispõe sobre reajuste do piso salarial dos profissionais de enfermagem, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Indicação de nº040/ELS/2023 de autoria do Vereador Edinei Lourenço da Silva que, Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos-SEMOSP, que providencie o caminhão pipa para que sejam molhadas todas as avenidas que não são asfaltadas, devido ao acumulo de poeira neste período de seca, localizado no Distrito de São Domingos do Guaporé/ RO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao__no_041-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao__no_041-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação de nº040/JDSN/2023 de autoria da Vereadora Juliane Duarte Sena das Neves que, Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feita realizado com a máxima urgência os reparos com cascalho na estrada da linha Mourão neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao__no_042-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao__no_042-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/JDSN/2023 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja feita com máxima urgência a construção de (02) dois Quebra –Molas na Avenida João Lopes Bezerra, a partir da Avenida Sete de Abril até a Avenida Mamoré, neste município de Costa Marques – RO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao__no_043-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao__no_043-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciada com a máxima urgência o cascalhamento e parolamento, no final da rua 08 de Março próximo ao Bar do Martins setor 02, neste município de Costa Marques – RO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao__no_044-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao__no_044-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/JDSN/2023 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com máxima urgência lixeiras comunitárias na comunidade Quilombola de Santa Fé, neste município de Costa Marques – RO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_045-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_045-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, atraves da secretaria Municipal de Obras e Serviços Públicos - SEMOPS, que seja providenciado com a maxima urgencia o patrolamento e a troca de bueiros por tubos PEAD na br 429, km 02, linha 21 - G, em frente a fazenda do Srº Elcio Afonso de Carvalho, neste municipio de Costa Marques- RO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_046-2023_juliane.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_046-2023_juliane.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/JDSN/2023 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a construção de quebra-molas na Avenida Cabixi esquina com Avenida 5 de maio, neste Município de Costa Marques-RO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao__no_047-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao__no_047-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047/MOR/2023 de autoria da Vereadora Merinalda de Oliveira Rodrigues que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, ou outra que julgar mais viável, que seja providenciado o reparo e troca de Lâmpada na avenida Antônio Serafim, setor 03 em frente à casa da Teteda neste município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Elizeu Aparecido Biazini</t>
   </si>
   <si>
     <t>“Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOPS que, seja providenciado com urgência uma calçada na frente da Unidade Mista do hospital Municipal de Costa Marques que dá acesso a entrada ao Pronto atendimento (socorro) e a entrada da ambulância para a emergência.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Indicação nº 049/JDSN/2023 de autoria da Vereadora Juliane Duarte Sena das Neves que, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com urgência a pintura de faixa de pedestre nas ruas das escolas Gomes Carneiro e Américo Casara neste município de Costa Marques.</t>
   </si>
   <si>
     <t>212</t>
   </si>
@@ -1015,378 +1015,378 @@
   <si>
     <t>Indicação nº 050/EAB/2023 de autoria do Vereador Elizeu Aparecido Biazini que, indica ao Poder Executivo Municipal, através do setor competente que seja providenciado o uso do tacógrafo nos veículos de transporte coletivos desta administração, em especial os que transportam pacientes para fora do município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>ADIMILSON CARLOS CASSOL, Juliane Duarte Sena Das Neves</t>
   </si>
   <si>
     <t>Indicação nº 051/ACC/JDSN 2023 de autoria dos Vereadores Adimilson Carlos Cassol e Juliane Duarte Sena das Neves que, seja realizado na extensão de aproximadamente nove quilômetros a reabertura, patrolamento e cascalhamento da linha do km 22 da BR 429, sentido o setor Serra Grande neste município</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Indicação nº 052/ACC/JDSN 2023 de autoria dos Vereadores Adimilson Carlos Cassol e Juliane Duarte Sena das Neves que, que seja realizado a reabertura das laterais na estrada vicinal do km 10 da BR 429, próximo a ponte do Rio São Domingos neste município.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Agemiro Disley Pimentel Da Silva</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao__no_053-2023_agemiro.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao__no_053-2023_agemiro.pdf</t>
   </si>
   <si>
     <t>Indicação nº053/ADPS/2023 de autoria do Vereador Agemiro Disley Pimentel da Silva que, indica ao Poder Executivo Municipal, através do setor competente que seja providenciado a regularização e a implantação dos serviços de Veículos aplicativos no nosso   Município de Costa Marques-RO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOPS que, seja providenciado com a máxima urgência Quebra-Molas e a sinalização indicando-os nas ruas e avenida sendo elas:  Av: Massud Jorge com a 5 de maio; Av:  Joao Psuriadakis com a Jorge Teixeira; Av: cabixi com a Jorge Teixeira; Av: Pedras negra com a :Joao psuriadakis e 13 de setembro; Av: cabixi com a limoeiro; Av: Guaporé com a Limoeiro; Av: Demétrio melas com a 7 de  abril; Av: 20 de abril; T8 com a Jorge Teixeira; Av: Hassib Cury  a T5  e T6 no município de  Costa Marques-RO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOPS que, seja providenciado com a máxima urgência os reparos com cascalhamento, na Linha do Srº   Major Carlinhos, localizado depois da sede do Cleiton 800 metros, onde o Ônibus pega as crianças para a escola neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com urgência a poda de arvores na Avenida Guaporé e na Avenida Antônio Psuriadakis nas laterais da praça dos Navegantes, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com urgência a manutenção para tapar os buracos na avenida Limoeiro esquina com a Emater, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com urgência a limpeza do Campo de Futebol do Bairro da Mangueira, neste Município de Costa Marques/RO.</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através da Secretária Municipal de saúde que, seja providenciado com a máxima urgência à disponibilização de uma sala de Fisioterapia com espaço adequado para atender as demandas dos nossos pacientes neste Município de Costa Marques/RO.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_005-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_005-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado o escoamento, cascalhamento e patrolamento da linha Vicinal denominada Dezoitinha.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_006-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_006-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha 17 da Farinheira no Distrito de São Domingos.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_007-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_007-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha 18.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_008-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_008-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha Esperandio no Distrito de São Domingos.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_009-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_009-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha 52 sentido Cautário.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_010-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_010-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha setor Chacareiro no Distrito de São Domingos.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_011-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_011-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha 04 linha 14 e Linha 08 sentido Dona Zeza no Distrito de São Domingos.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_012-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_012-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha vicinal 52 sentido Sr.João Mineiro no Distrito de São Domingos.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_013-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_013-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha 62 no Distrito de São Domingos.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_014-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_014-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência o cascalhamento e patrolamento da linha 08 sentido ao irmão Silvio no Distrito de São Domingos.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_002-2023_juliane_duarte.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_002-2023_juliane_duarte.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal através da Secretária Municipal de Obras e Serviços Públicos – SEMOSP que, seja providenciada com a máxima urgência a limpeza do terreno (local) onde se encontra a antena de transmissão da TV local, situada na Avenida Santa Cruz, esquina com a Avenida Antônio Psuriadakis desta cidade.</t>
   </si>
   <si>
     <t>Mohamed Dib Neto</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_001-2023_mohamed.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_001-2023_mohamed.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através do órgão competente que seja prorrogado o prazo do desconto de 30% para o pagamento do IPTU até o mês de Setembro/2023.</t>
   </si>
   <si>
     <t>ADIMILSON CARLOS CASSOL, Mohamed Dib Neto</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através da Procuradoria Geral do Município, que encaminhe projeto de Lei visando alteração da tabela do anexo – I da lei 607/2013 denominada Porteira á Dentro, incluindo na tabela serviços de hora maquina PC Hidráulica visando contemplar os produtores rurais neste Município.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_003-2023_adimilson.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_003-2023_adimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através da Procuradoria Geral do Município, que encaminhe projeto de Lei visando à isenção de cobrança do ITBI nas transações de aquisição de terras através do programa Terra Brasil neste Município.</t>
   </si>
   <si>
     <t>Juliane Duarte Sena Das Neves, ADIMILSON CARLOS CASSOL</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_no_004-2023_adimilson.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_no_004-2023_adimilson.pdf</t>
   </si>
   <si>
     <t>Requer á mesa Diretora e demais pares a aprovação de Moção de Aplausos a mulheres que contribuem de forma notória e participa ativamente das atividades laborais na agricultura familiar e do agronegócio neste Município.</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_001-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_001-2023_edinei.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através do órgão competente, que seja feito com a máxima urgência um paliativo e limpeza nas ruas do Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_005-2023_adimilson.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_005-2023_adimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através da Procuradoria Geral do Município, que encaminhe projeto de Lei autorizando o transporte de estudantes regularmente matriculados em instituições de nível superior, curso técnico ou profissionalizante ou nível médio autorizado pelo MEC.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal e ao Senhor Prefeito Vagner Miranda da Silva, que seja feito a construção de uma Capela Mortuária neste Município de Costa Marques.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_054-2023_edinei.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_054-2023_edinei.pdf</t>
   </si>
   <si>
     <t>Requerimento de nº054/ELS/2023 de autoria do Vereador Edinei Lourenço da Silva que, Requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feita com a máxima urgência a Iluminação Pública nas redes de Energia Elétrica construídas recentemente pela empresa Energisa no Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_055-2023_mohamed.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_055-2023_mohamed.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 055/MDN/2023 de autoria do Vereador Mohamed Dib Neto que, requer ao Poder Executivo Municipal, através do órgão competente, que seja atualizado o Piso Salarial dos Agentes Comunitário de Saúde e dos Agentes de Combate a Endemias conforme Lei Federal 1.141/2022. E que seja pago o valor retroativo referente a esse ano.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Adimilson Carlos Cassol</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_056-2023_adimilson.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_056-2023_adimilson.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 056/ACC/MDN/2023 de autoria do Vereador Adimilson Carlos Cassol, requer ao Poder Executivo Municipal, através da secretaria municipal de Obras, que seja providenciado com a máxima urgência a construção de uma ponte na linha do macaco preto próximo a propriedade do senhor quitute.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Requerimento nº 058/ELS/2023 de autoria do Vereador Edinei Lourenço da Silva, requer ao Poder Municipal, através do Órgão Competente, que seja providenciado com a máxima urgência a instalação de Câmaras de Segurança em toda extensão das Escolas do município, sendo no fundo, nas laterais e frente, localizado neste município de Costa Marques e Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_059-2023_adimilson.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_059-2023_adimilson.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 059/ACC/2023 de autoria do Vereador Adimilson Carlos Cassol, requer a Mesa Diretora da Câmara Municipal de Costa Marques, a concessão de moção de aplausos aos servidores lotados na Secretária Municipal de Obras e Serviço Públicos – SEMOSP; conforme relação nominal em anexo.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Requerimento nº 060/LJR/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a recuperação ou trocas por tubos PADS da ponte da linha 08 conhecida por ponte do Sr. Tico.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Requerimento nº 061/LJR/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que disponibilize com a máxima urgência o reabertura e limpeza das laterais , patrolamento e cascalhento em alguns trechos das linha nas comunidades  Canindé, Laranjal, Aguas Claras, Pão de Açúcar, Rabo de Galo, Vitória Regia, ambas no setor Cautário.</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS</t>
   </si>
   <si>
     <t>Prestação de Contas da Câmara Municipal referente ao Exercício de 2022.</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal, referente ao exercício do ano de 2021, na responsabilidade do gestor Vagner Miranda da Silva.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2023 de Autoria do Poder Legislativo Municipal que, Autoriza o Poder Legislativo Municipal a fazer a doação de bens móveis pertencente ao patrimônio da Câmara Municipal de Costa Marques-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2023 de Autoria do Poder Legislativo Municipal que, autoriza o Poder Legislativo Municipal a fazer a doação de bens móveis pertencente ao patrimônio da Câmara Municipal de Costa Marques-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>RV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_verbal__no_002-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_verbal__no_002-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer do poder Executivo Municipal atrasves da Secrétaria de saude a contratação de motorista de ambulância (veiculos leves), aprovados no concurso Publico para atender a UBS de São Domingos ou a inclusão dos Motoristas na Lei dos Plantões Extras.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_verbal__no_003-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_verbal__no_003-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal atrasves da Secretaria Municipal de Obras e serviços publicos que seja providenciada com a maxima urgencia a recuperação ou trocas por tubos PEAD da ponte na linha 01 proximo a propriedade do Srº Aldecir.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_verbal__no_004-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_verbal__no_004-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal de nº 004/LJRP/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, que disponibilize com a máxima urgência o cascalhamento e Patrolamento da estrada denominada Sperandio.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_056-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_056-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal de nº 056/LJRP/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues Pinheiro que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Educação, a contratação de dois auxiliares de serviços diversos dos aprovados no concurso Público para atender as necessidades da Escola Ilton José Martins.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_057-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_057-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal de nº 057/LJRP/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues Pinheiro que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, o cascalhamento e Patrolamento na Linha 58 KM 27 sentido Sr. João Andreatta neste município de São Domingos.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_058-2023_lucineia.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_058-2023_lucineia.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal de nº 058/LJRP/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues Pinheiro que, requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obra e Serviços Públicos – SEMOSP, a recuperação e alargamento da ponte na linha 58 KM 27, próximo ao Sr. João Sucuri neste município de São Domingos.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>Indicação Verbal</t>
   </si>
   <si>
-    <t>https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao__no_003-2023_meire.pdf</t>
+    <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao__no_003-2023_meire.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP que, seja providenciado com a máxima urgência o serviço de drenagem e implantação de manilha, na Avenida Santa Cruz entre as avenidas Dom Xavier Reis e Antônio Serafim setor3, próximo ao Mercadinho do Edelson neste Município de Costa Marques - RO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1693,68 +1693,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_002-2023_superavit_construcao_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_n_003-2023_superavt_construcao_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_n_004-2023_superavit_reforma_de_ginasio_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_n_005-2023_superavit_financeiro_recursos_eventuais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_n_006-2023_reconhece_associacao_dos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n_007-2023_ampliacao_unidade_mista_de_saude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n_008-2023_plantao_medico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_009-2023_subvencao_social_efa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_010-2023_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_011-2023_devolucao_saldo_aquisicao_e_instalacao_de_tubos_pead_cv_173-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_012-2023_devolucao_saldo_recuperacao_de_estradas_vicinais_cv_083-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_013-2023_ampliacoes_de_metas_cv_181-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_014-2023_declara_como_de_utilidade__publica_municipal_a_associacao_dos_chacareiros_de_costa_marques_-_achacom.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_no_015-2023_icms_fpm_para_aquisao_de_raio-x_pg_precatorias_amortizacao_de_compra_de_lampada_led.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_no_016-2023__iluminacao_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023__calcadas_na_av_sen_olavo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_018-2023__devolucao_de_saldo_recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_020-2023_dispoe_sobre_concessao_de_subvencao_social_para_aprovale.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021-2023_aquisicao_de_material_paradidatico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_022-2023_aquisicao_de_material_permanente_jardim_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_023-2023_devolucao_saldo_troca_do_telhado_do_hospital_covenio_no_302-pge-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_024-2023_abertura_de_credito_adicional_suplementar_1.06142600.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_no_025-2023_abertura_de_credito_adicional_no_valor_de_216.54954.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_no_026-2023_abertura_de_credito_adicional_no_valor_de_59.77967.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_028-2023_credito_adicional_especial_convenio_030-pge-2022__aquisicao_e_istalacao_de_tubos_pead.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_029-2023_remanejamento_para_recapamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_030-2023_devolucao_saldo_implantacao_da_iluminacao_sao_domingos_cv_521-pge-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_031-2023_aquisicao_de_uma_ambulancia_tipo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_032-2023_diespoe_sobre_doacao_de_bens_moveis_inseviveis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_033-2023_dispoe_sobre_processo_de_escolha_dos_diretores_e_vice_diretores_das_intituicao_de_ensino_da_rede_publica..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/197/pr30341.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_no_035-2023_dispoe__sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/203/pr63fe1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_no_037-2023_dispoe_sobre_a_alteracao_qulitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes_conforme_preceitua_o_art_167_vi_cf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_038-2023_-dispoe_sobre_a_alteracao_qualitativa_no_valor_de_9.03849.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_39-2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_040-2023_autoriza_o_reconhecimento_e_parcelamento_de_divida_junto_a_energisa_rondonia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_041-2023_dispoe_sobre_abertura_de_credito_adicional_13.79078.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/229/pra8e21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_044-2023_dispoe_sobre_a_proibicao_de_queimadas_na_zona_urbana_expansao_urbana_e_rural_no_municipio_de_costa_marques_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/230/roteiro_23o_se.extraordinaria_2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_n_001-2023_altera_artigo_e_anexos_da_lei_complementar_090-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_n_002-2023_altera_o_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_complementar_n_004-2023_altera_os_artigos_e_anexos_da_lei_complementar__090-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_complementar_n_005-2023_criacao_de_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_complementar_n_006-2023_intervalo_escolar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_n_007-2023_itbi-transmissao_de_bens_e_imoveis.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_complementar_n_008-2023_devolvido_acrescer_vaga_de_cadastro_de_reserva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_complementar_n_009-2023_procedimento_seletivo_e_concurso.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/208/pr714c1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/207/prbf701.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_complementar_n_012-2023_acresce_cargo_de_radiologia_e_plantoes_extras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_complementar_n_013-2023_inatitui_o_fundo_municipal_da_pessoa_idosa_do_municipio_de_costa_marques..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao__no_001-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao__no_002-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao__no_001-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao__no_002-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_edinei_lourenco_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao__no_004-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao__no_005-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao__no_006-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao__no_004-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao__no_005-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao__no_006-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao__no_007-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao__no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/69/indicacao__no_002-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao__no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao__no_002-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao__no_032-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao__no_033-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao__no_034-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao__no_035-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao__no_036-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao__no_037-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao__no_041-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao__no_042-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao__no_043-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao__no_044-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_045-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_046-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao__no_047-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao__no_053-2023_agemiro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_005-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_006-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_007-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_008-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_009-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_010-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_011-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_012-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_013-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_014-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_002-2023_juliane_duarte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_001-2023_mohamed.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_003-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_no_004-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_005-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_054-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_055-2023_mohamed.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_056-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_059-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_verbal__no_002-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_verbal__no_003-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_verbal__no_004-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_056-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_057-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_058-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao__no_003-2023_meire.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_002-2023_superavit_construcao_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_n_003-2023_superavt_construcao_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_n_004-2023_superavit_reforma_de_ginasio_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_n_005-2023_superavit_financeiro_recursos_eventuais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_n_006-2023_reconhece_associacao_dos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n_007-2023_ampliacao_unidade_mista_de_saude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n_008-2023_plantao_medico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_009-2023_subvencao_social_efa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_010-2023_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_011-2023_devolucao_saldo_aquisicao_e_instalacao_de_tubos_pead_cv_173-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_012-2023_devolucao_saldo_recuperacao_de_estradas_vicinais_cv_083-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_013-2023_ampliacoes_de_metas_cv_181-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_014-2023_declara_como_de_utilidade__publica_municipal_a_associacao_dos_chacareiros_de_costa_marques_-_achacom.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_no_015-2023_icms_fpm_para_aquisao_de_raio-x_pg_precatorias_amortizacao_de_compra_de_lampada_led.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_no_016-2023__iluminacao_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023__calcadas_na_av_sen_olavo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_018-2023__devolucao_de_saldo_recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_020-2023_dispoe_sobre_concessao_de_subvencao_social_para_aprovale.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021-2023_aquisicao_de_material_paradidatico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_022-2023_aquisicao_de_material_permanente_jardim_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_023-2023_devolucao_saldo_troca_do_telhado_do_hospital_covenio_no_302-pge-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_024-2023_abertura_de_credito_adicional_suplementar_1.06142600.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_no_025-2023_abertura_de_credito_adicional_no_valor_de_216.54954.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_no_026-2023_abertura_de_credito_adicional_no_valor_de_59.77967.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_028-2023_credito_adicional_especial_convenio_030-pge-2022__aquisicao_e_istalacao_de_tubos_pead.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_029-2023_remanejamento_para_recapamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_030-2023_devolucao_saldo_implantacao_da_iluminacao_sao_domingos_cv_521-pge-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_031-2023_aquisicao_de_uma_ambulancia_tipo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_032-2023_diespoe_sobre_doacao_de_bens_moveis_inseviveis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_033-2023_dispoe_sobre_processo_de_escolha_dos_diretores_e_vice_diretores_das_intituicao_de_ensino_da_rede_publica..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/197/pr30341.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_no_035-2023_dispoe__sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/203/pr63fe1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_no_037-2023_dispoe_sobre_a_alteracao_qulitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes_conforme_preceitua_o_art_167_vi_cf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_038-2023_-dispoe_sobre_a_alteracao_qualitativa_no_valor_de_9.03849.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_39-2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_040-2023_autoriza_o_reconhecimento_e_parcelamento_de_divida_junto_a_energisa_rondonia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_041-2023_dispoe_sobre_abertura_de_credito_adicional_13.79078.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/229/pra8e21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_044-2023_dispoe_sobre_a_proibicao_de_queimadas_na_zona_urbana_expansao_urbana_e_rural_no_municipio_de_costa_marques_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/230/roteiro_23o_se.extraordinaria_2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_n_001-2023_altera_artigo_e_anexos_da_lei_complementar_090-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_n_002-2023_altera_o_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_complementar_n_004-2023_altera_os_artigos_e_anexos_da_lei_complementar__090-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_complementar_n_005-2023_criacao_de_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_complementar_n_006-2023_intervalo_escolar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_n_007-2023_itbi-transmissao_de_bens_e_imoveis.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_complementar_n_008-2023_devolvido_acrescer_vaga_de_cadastro_de_reserva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_complementar_n_009-2023_procedimento_seletivo_e_concurso.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/208/pr714c1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/207/prbf701.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_complementar_n_012-2023_acresce_cargo_de_radiologia_e_plantoes_extras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_complementar_n_013-2023_inatitui_o_fundo_municipal_da_pessoa_idosa_do_municipio_de_costa_marques..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao__no_001-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao__no_002-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao__no_001-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao__no_002-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_edinei_lourenco_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao__no_004-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao__no_005-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao__no_006-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao__no_004-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao__no_005-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao__no_006-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao__no_007-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao__no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/69/indicacao__no_002-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao__no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao__no_002-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao__no_032-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao__no_033-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao__no_034-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao__no_035-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao__no_036-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao__no_037-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao__no_041-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao__no_042-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao__no_043-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao__no_044-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_045-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_046-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao__no_047-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao__no_053-2023_agemiro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_005-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_006-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_007-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_008-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_009-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_010-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_011-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_012-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_013-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_014-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_002-2023_juliane_duarte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_001-2023_mohamed.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_003-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_no_004-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_005-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_054-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_055-2023_mohamed.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_056-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_059-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_verbal__no_002-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_verbal__no_003-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_verbal__no_004-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_056-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_057-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_058-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao__no_003-2023_meire.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="237.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="236.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>