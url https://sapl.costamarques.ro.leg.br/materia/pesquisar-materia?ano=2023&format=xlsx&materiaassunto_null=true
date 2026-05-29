--- v1 (2026-04-14)
+++ v2 (2026-05-29)
@@ -1240,54 +1240,54 @@
   <si>
     <t>Requerimento nº 058/ELS/2023 de autoria do Vereador Edinei Lourenço da Silva, requer ao Poder Municipal, através do Órgão Competente, que seja providenciado com a máxima urgência a instalação de Câmaras de Segurança em toda extensão das Escolas do município, sendo no fundo, nas laterais e frente, localizado neste município de Costa Marques e Distrito de São Domingos do Guaporé/RO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_059-2023_adimilson.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 059/ACC/2023 de autoria do Vereador Adimilson Carlos Cassol, requer a Mesa Diretora da Câmara Municipal de Costa Marques, a concessão de moção de aplausos aos servidores lotados na Secretária Municipal de Obras e Serviço Públicos – SEMOSP; conforme relação nominal em anexo.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Requerimento nº 060/LJR/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues, indica ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja providenciado com a máxima urgência a recuperação ou trocas por tubos PADS da ponte da linha 08 conhecida por ponte do Sr. Tico.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Requerimento nº 061/LJR/2023 de autoria da Vereadora Lucineia Justiniano Rodrigues, requer ao Poder executivo Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que disponibilize com a máxima urgência o reabertura e limpeza das laterais , patrolamento e cascalhento em alguns trechos das linha nas comunidades  Canindé, Laranjal, Aguas Claras, Pão de Açúcar, Rabo de Galo, Vitória Regia, ambas no setor Cautário.</t>
   </si>
   <si>
-    <t>TCE</t>
-[...2 lines deleted...]
-    <t>PRESTAÇÃO DE CONTAS</t>
+    <t>CCPE</t>
+  </si>
+  <si>
+    <t>CONTAS DO CHEFE DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>Prestação de Contas da Câmara Municipal referente ao Exercício de 2022.</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal, referente ao exercício do ano de 2021, na responsabilidade do gestor Vagner Miranda da Silva.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO LEGISLATIVA</t>
   </si>
   <si>
     <t>http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2023 de Autoria do Poder Legislativo Municipal que, Autoriza o Poder Legislativo Municipal a fazer a doação de bens móveis pertencente ao patrimônio da Câmara Municipal de Costa Marques-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
@@ -1708,51 +1708,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_002-2023_superavit_construcao_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_n_003-2023_superavt_construcao_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_n_004-2023_superavit_reforma_de_ginasio_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_n_005-2023_superavit_financeiro_recursos_eventuais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_n_006-2023_reconhece_associacao_dos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_n_007-2023_ampliacao_unidade_mista_de_saude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_n_008-2023_plantao_medico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_n_009-2023_subvencao_social_efa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_010-2023_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_011-2023_devolucao_saldo_aquisicao_e_instalacao_de_tubos_pead_cv_173-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_012-2023_devolucao_saldo_recuperacao_de_estradas_vicinais_cv_083-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_013-2023_ampliacoes_de_metas_cv_181-pge-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_014-2023_declara_como_de_utilidade__publica_municipal_a_associacao_dos_chacareiros_de_costa_marques_-_achacom.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_no_015-2023_icms_fpm_para_aquisao_de_raio-x_pg_precatorias_amortizacao_de_compra_de_lampada_led.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_no_016-2023__iluminacao_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023__calcadas_na_av_sen_olavo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_018-2023__devolucao_de_saldo_recuperacao_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_020-2023_dispoe_sobre_concessao_de_subvencao_social_para_aprovale.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021-2023_aquisicao_de_material_paradidatico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_022-2023_aquisicao_de_material_permanente_jardim_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_023-2023_devolucao_saldo_troca_do_telhado_do_hospital_covenio_no_302-pge-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_024-2023_abertura_de_credito_adicional_suplementar_1.06142600.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_lei_no_025-2023_abertura_de_credito_adicional_no_valor_de_216.54954.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_no_026-2023_abertura_de_credito_adicional_no_valor_de_59.77967.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_028-2023_credito_adicional_especial_convenio_030-pge-2022__aquisicao_e_istalacao_de_tubos_pead.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_de_lei_no_029-2023_remanejamento_para_recapamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_030-2023_devolucao_saldo_implantacao_da_iluminacao_sao_domingos_cv_521-pge-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_031-2023_aquisicao_de_uma_ambulancia_tipo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_032-2023_diespoe_sobre_doacao_de_bens_moveis_inseviveis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_033-2023_dispoe_sobre_processo_de_escolha_dos_diretores_e_vice_diretores_das_intituicao_de_ensino_da_rede_publica..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/197/pr30341.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_no_035-2023_dispoe__sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/203/pr63fe1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_de_lei_no_037-2023_dispoe_sobre_a_alteracao_qulitativa_do_orcamento_vigente_atraves_da_transposicao_de_dotacoes_conforme_preceitua_o_art_167_vi_cf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_038-2023_-dispoe_sobre_a_alteracao_qualitativa_no_valor_de_9.03849.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_39-2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_040-2023_autoriza_o_reconhecimento_e_parcelamento_de_divida_junto_a_energisa_rondonia.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_no_041-2023_dispoe_sobre_abertura_de_credito_adicional_13.79078.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/229/pra8e21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_no_044-2023_dispoe_sobre_a_proibicao_de_queimadas_na_zona_urbana_expansao_urbana_e_rural_no_municipio_de_costa_marques_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/230/roteiro_23o_se.extraordinaria_2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_complementar_n_001-2023_altera_artigo_e_anexos_da_lei_complementar_090-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_n_002-2023_altera_o_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_complementar_n_004-2023_altera_os_artigos_e_anexos_da_lei_complementar__090-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_complementar_n_005-2023_criacao_de_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_complementar_n_006-2023_intervalo_escolar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_n_007-2023_itbi-transmissao_de_bens_e_imoveis.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_complementar_n_008-2023_devolvido_acrescer_vaga_de_cadastro_de_reserva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_complementar_n_009-2023_procedimento_seletivo_e_concurso.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/208/pr714c1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/207/prbf701.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_complementar_n_012-2023_acresce_cargo_de_radiologia_e_plantoes_extras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_complementar_n_013-2023_inatitui_o_fundo_municipal_da_pessoa_idosa_do_municipio_de_costa_marques..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao__no_001-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao__no_002-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao__no_001-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao__no_002-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_edinei_lourenco_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao__no_004-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao__no_005-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao__no_006-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao__no_004-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao__no_005-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao__no_006-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao__no_007-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/68/indicacao__no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/69/indicacao__no_002-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/70/indicacao__no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/71/indicacao__no_002-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao__no_032-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/161/indicacao__no_033-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/165/indicacao__no_034-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao__no_035-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao__no_036-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao__no_037-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao__no_041-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao__no_042-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao__no_043-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao__no_044-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_045-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_046-2023_juliane.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao__no_047-2023_meire.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao__no_053-2023_agemiro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_005-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_006-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_007-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_008-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_009-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_010-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_011-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_012-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_013-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_014-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_002-2023_juliane_duarte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_001-2023_mohamed.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_003-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/55/requerimento_no_004-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_001-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_no_005-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_054-2023_edinei.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/179/requerimento_no_055-2023_mohamed.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_056-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/193/requerimento_no_059-2023_adimilson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_019-2023__declara_a_colonia_dos_pescadores_z-4_ultilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/200/requerimento_verbal__no_002-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/201/requerimento_verbal__no_003-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/205/requerimento_verbal__no_004-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/180/requerimento_no_056-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/181/requerimento_no_057-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_058-2023_lucineia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.costamarques.ro.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao__no_003-2023_meire.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="236.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">